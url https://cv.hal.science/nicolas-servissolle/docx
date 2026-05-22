--- v0 (2026-03-28)
+++ v1 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Servissolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La “basse continue” de l’œuvre. Le théâtre de Jude Stéfan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’est nous les (méta)modernes !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Cunescu; Nicolas Servissolle, Feb 2025, Saint-Germain-la-Blanche-Herbe, Institut Mémoires de l'édition contemporaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jude Stéfan et Franck Venaille, deux “poètes du Temps” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’est nous les (méta)modernes !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Cunescu; Nicolas Servissolle, Feb 2025, Saint-Germain-la-Blanche-Herbe, Institut Mémoires de l'édition contemporaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “travail sur la langue” dans la poésie de la deuxième moitié du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience du poème XXe et XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Laure Himy, Apr 2024, Caen, France. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/enac-bg12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jude Stéfan, tragique mais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la poésie, la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Créac'h; Gérald Purnelle; Lénaïg Cariou; Stéphane Cunescu, Mar 2021, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jude Stéfan & Emmanuel Hocquard, extrêmes-contemporains de Catulle & Lucrèce »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie antique / poésie contemporaine : face-à-face, affleurement, empreinte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Claire Lechevalier, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire (avec) le corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rendez-vous des Lettres : Pratiques d’écriture du collège au lycée : temporalité, processus, démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale de l’enseignement scolaire (DGESCO); Groupe des Lettres de l’Inspection générale de l’éducation, du sport et de la recherche (IGÉSR); Bibliothèque nationale de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le détail qui tue. À quoi est exposée la littérature dans la mort de Bergotte ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivaines, écrivains au musée XIXe-XXIe s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Créac'h; Lydia Vasquez; Juan-Manuel Ibeas-Altamira, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de à la lice et Une histoire de Grace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit remue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Guérin; Eric Pessan, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du corps l’âme. L’allusion chez Jude Stéfan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Lajarrige; Christian Moncelet, Oct 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le théâtre du poème hocquardien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 217, p. 100-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un rouge sang. James Sacré, poète baroque ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. XLIX (n° 2), p. 25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jude Stéfan & Emmanuel Hocquard, extrêmes-contemporains de Catulle & Lucrèce »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, 14 p. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12otq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sacré ou le geste contre la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « Contre la poésie, les formes », n°22, p. 63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On y voit Rien. Mona Lisa ou les mystères d’un fleuve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specimen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’esprit criminel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Friedlander, l’épreuve du regard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yassassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, p. 16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bruissement de L’Herbe. Claude Simon, du pli à la déchirure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, p. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poésie contemporaine et métamodernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yassassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yves Bonnefoy, poètes baroques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yassassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, p. 16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jude Stéfan, tragique mais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénaïg Cariou, Stéphane Cunescu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la poésie, la poésie, Du dissensus en poésie moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 29-46, 2024, coll. « Série Littératures », 978-2-87562-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps invu. Charlotte Herben, sculpteure de l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Herben. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pixarprinting, p. 5-13, 2023, Pixarprinting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail qui tue. A quoi est exposée la littérature dans la mort de Bergotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Créac'h, Juan-Manuel Ibeas-Altamira, Lydia Vasquez (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délivrer le temps. Ecrire le musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-126, 2020, 979-1-0370-0655-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du corps l’âme. L’allusion chez Jude Stéfan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lajarrige, Christian Moncelet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, p. 401-420, 2002, Littératures, 2-84516-197-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poète, le baroque et la gnose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Van Rogger Andreucci (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jude Stéfan poète-malgré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Pau, 2000, 2-908930-67-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de Grace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriapode, 142 p., 2015, 978-235-945-0385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloges palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2008, Critiques Littéraires, 978-2-296-05309-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">à la lice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 100 p., 2003, Poètes des cinq continents, 2-7475-4657-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Servissolle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un rouge sang. James Sacré, poète baroque ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. XLIX (n° 2), p. 25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le théâtre du poème hocquardien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 217, p. 100-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jude Stéfan & Emmanuel Hocquard, extrêmes-contemporains de Catulle & Lucrèce »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, 14 p. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12otq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sacré ou le geste contre la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes Poétiques Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « Contre la poésie, les formes », n°22, p. 63-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On y voit Rien. Mona Lisa ou les mystères d’un fleuve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specimen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’esprit criminel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Friedlander, l’épreuve du regard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yassassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, p. 16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bruissement de L’Herbe. Claude Simon, du pli à la déchirure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le frisson esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, p. 19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poésie contemporaine et métamodernité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yassassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yves Bonnefoy, poètes baroques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yassassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, p. 16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La “basse continue” de l’œuvre. Le théâtre de Jude Stéfan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’est nous les (méta)modernes !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Cunescu; Nicolas Servissolle, Feb 2025, Saint-Germain-la-Blanche-Herbe, Institut Mémoires de l'édition contemporaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jude Stéfan et Franck Venaille, deux “poètes du Temps” ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’est nous les (méta)modernes !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Cunescu; Nicolas Servissolle, Feb 2025, Saint-Germain-la-Blanche-Herbe, Institut Mémoires de l'édition contemporaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “travail sur la langue” dans la poésie de la deuxième moitié du XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience du poème XXe et XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Laure Himy, Apr 2024, Caen, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/enac-bg12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jude Stéfan, tragique mais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la poésie, la poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Créac'h; Gérald Purnelle; Lénaïg Cariou; Stéphane Cunescu, Mar 2021, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jude Stéfan & Emmanuel Hocquard, extrêmes-contemporains de Catulle & Lucrèce »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie antique / poésie contemporaine : face-à-face, affleurement, empreinte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Claire Lechevalier, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrire (avec) le corps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rendez-vous des Lettres : Pratiques d’écriture du collège au lycée : temporalité, processus, démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction générale de l’enseignement scolaire (DGESCO); Groupe des Lettres de l’Inspection générale de l’éducation, du sport et de la recherche (IGÉSR); Bibliothèque nationale de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le détail qui tue. À quoi est exposée la littérature dans la mort de Bergotte ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrivaines, écrivains au musée XIXe-XXIe s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Créac'h; Lydia Vasquez; Juan-Manuel Ibeas-Altamira, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de à la lice et Une histoire de Grace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit remue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Guérin; Eric Pessan, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du corps l’âme. L’allusion chez Jude Stéfan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Lajarrige; Christian Moncelet, Oct 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jude Stéfan, tragique mais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lénaïg Cariou, Stéphane Cunescu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la poésie, la poésie, Du dissensus en poésie moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 29-46, 2024, coll. « Série Littératures », 978-2-87562-399-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps invu. Charlotte Herben, sculpteure de l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Herben. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trophées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pixarprinting, p. 5-13, 2023, Pixarprinting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail qui tue. A quoi est exposée la littérature dans la mort de Bergotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Créac'h, Juan-Manuel Ibeas-Altamira, Lydia Vasquez (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délivrer le temps. Ecrire le musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-126, 2020, 979-1-0370-0655-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du corps l’âme. L’allusion chez Jude Stéfan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lajarrige, Christian Moncelet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, p. 401-420, 2002, Littératures, 2-84516-197-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poète, le baroque et la gnose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Van Rogger Andreucci (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jude Stéfan poète-malgré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Pau, 2000, 2-908930-67-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de Grace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriapode, 142 p., 2015, 978-235-945-0385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloges palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2008, Critiques Littéraires, 978-2-296-05309-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">à la lice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Servissolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 100 p., 2003, Poètes des cinq continents, 2-7475-4657-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servissolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/enac-bg12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04435353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04435401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04435315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04435423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Servissolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04435353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/enac-bg12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04435401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04435315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04435423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>