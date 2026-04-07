--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,77 +66,197 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación del libro Ni una ni grande ni libre de Nicolás Sesma (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sesma Landrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Dominguez Villaverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crémaux-Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=2Y4yVL7_sYQ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcast Carnet de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sesma Landrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -158,177 +278,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crémaux-Bouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490709v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-05490686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1381,51 +1381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05490709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sesma Landrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dominguez Villaverde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#233;maux-Bouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05490686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/rubrica.58" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05490686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sesma Landrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dominguez Villaverde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#233;maux-Bouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05490709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/rubrica.58" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>