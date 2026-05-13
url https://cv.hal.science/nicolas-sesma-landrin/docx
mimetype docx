--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -340,252 +340,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nommer les bourreaux éducateurs »</w:t>
+                <w:t xml:space="preserve">Les faussaires de l’histoire contre la démocratie. Quelques réflexions à partir du cas espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Canales</w:t>
+                <w:t xml:space="preserve">Pierre Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 161 (1), pp.61-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.161.0061⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Le franquisme en Hexagone (1936-années 1950), 161 (1), pp.75-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.161.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865379v1</w:t>
+                <w:t xml:space="preserve">halshs-04911989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faussaires de l’histoire contre la démocratie. Quelques réflexions à partir du cas espagnol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Salmon</w:t>
+                <w:t xml:space="preserve">« Nommer les bourreaux éducateurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sesma Landrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Le franquisme en Hexagone (1936-années 1950), 161 (1), pp.75-93. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 161 (1), pp.61-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.161.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.161.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04911989v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni chair ni poisson. Les sénateurs de désignation royale, entre héritage autoritaire et construction de la démocratie (1976-1979)</w:t>
               </w:r>
@@ -1381,51 +1381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05490686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sesma Landrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dominguez Villaverde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#233;maux-Bouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05490709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/rubrica.58" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05490686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sesma Landrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Dominguez Villaverde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#233;maux-Bouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05490709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/rubrica.58" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>