--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -296,51 +296,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp. 65-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
@@ -764,277 +764,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRC4Env, un réseau de Centres de Ressources Biologiques et de collections au service des dispositifs expérimentaux de longue durée</w:t>
+                <w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berche</w:t>
+                <w:t xml:space="preserve">Laëtitia Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Soler-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t>
+              <w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786159v1</w:t>
+                <w:t xml:space="preserve">hal-02791199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la géolocalisation des sites RMQS en forêt ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BRC4Env, un réseau de Centres de Ressources Biologiques et de collections au service des dispositifs expérimentaux de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fontaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées d'Etude des Sols : "Le sol au cœur des enjeux sociétaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France. 2018</w:t>
+              <w:t xml:space="preserve">« Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Versailles, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791199v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1104,51 +1104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 135 p., 2018, 2-7380-1415-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1343,51 +1343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art08" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Serra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Munera-Echeverri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler-Dominguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art08" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Serra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gouny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791718v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>