--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -3001,177 +3001,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter l'antibiorésistance, un enjeu du 21e siècle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASR19 - Comment identifier un bon inhibiteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228358v1</w:t>
+                <w:t xml:space="preserve">hal-03645177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR19 - Comment identifier un bon inhibiteur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limiter l'antibiorésistance, un enjeu du 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Douzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645177v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3247,51 +3247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EDA0951"/>
+    <w:nsid w:val="6C5EEC4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3478,51 +3478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-soler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4292-4020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122906683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03264764v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Cvirkaite-Krupovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqab007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0160-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasie Raymann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.PLAS-0027-2014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Belshan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emiliani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-W Ackermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2012.10.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPFBJ3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Facca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ba&#239;lle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07788.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desnoues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004376" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincentelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.73" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.04.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXKPDR4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Justome" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05912.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asmscience.org/content/book/10.1128/9781555818982" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03645177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-soler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4292-4020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122906683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397378v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99981-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Laroussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Maffo-Woulefack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capp&#232;le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sekkouri Alaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Lessure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Thiriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03264764v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Cvirkaite-Krupovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqab007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Chauvot de Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0160-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.184" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasie Raymann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.PLAS-0027-2014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Belshan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emiliani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-W Ackermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2012.10.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GPFBJ3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Miron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Facca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ba&#239;lle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07788.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desnoues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004376" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincentelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.73" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Verbavatz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.04.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXKPDR4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Justome" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.05912.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunkan Begue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asmscience.org/content/book/10.1128/9781555818982" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03645177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Douzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>