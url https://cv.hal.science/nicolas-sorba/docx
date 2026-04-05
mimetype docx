--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -72,77 +72,722 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Le mixalecte, mélange de variétés d’une même langue : études de cas et comparaisons, 2025-2 (27)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À nos langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapurdum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro spécial 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle d’évolution de la transmission intergénérationnelle du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les langues dans la famille, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.3179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cadre commun de référence linguistique en ligne pour le corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du citoyen par l’enseignement polynomiste, un projet sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La polynomie : la construction démocratique d’une langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special issue of Language and democracy, II CXIX 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de didactisation du corse, ce que nous dit l’édition de manuels depuis 1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une île à frontières variables : la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Université de Sherbrooke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mixalecte, mélange de variétés d’une même langue : études de cas et comparaisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -158,702 +803,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025-2 (27), 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475634v1</w:t>
-              </w:r>
-[...643 lines deleted...]
-                <w:t xml:space="preserve">hal-02543366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1223,234 +1223,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes et langues polynomiques en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociodidactique des langues minoritaires, Projet transfrontalier EUSKOCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un cadre de référence linguistique en ligne pour le corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Dictionnaires et culture numérique dans l’espace francophone 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle et la place des langues dans la construction des territoires intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque TERINT 2021, Émergence des TERritoires Intelligents Numérique-Éducation-Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911316v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03911312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC au service de la revitalisation d'une langue minoritarisée : étude à partir du corse</w:t>
               </w:r>
@@ -1512,316 +1512,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formation des enseignants de Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorba Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des enseignants de Corse et du Pays-Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie pour l'enseignement d'une langue minoritarisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorba Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème congrès Calandreta Pedagogia Calandreta, 40 ans, e endavant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Quillan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A variazioni di a lingua corsa : quandu un inciampu diventa ricchezza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorba Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festa di a lingua corsa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sartène, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cantemu è semu, les Corses au rythme de leurs chants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et chanson, recherches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4es rencontres scientifiques du réseau Langue Française et expressions francophones (LaFEF), Nov 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543904v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02543891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The corsican language between identity reponse and developpement perspective</w:t>
               </w:r>
@@ -2077,221 +2077,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interventions sociolinguistiques en situation conflictuelle : la polynomie comme réponse au standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Francophonie Sociolinguistique (RFS), Identités, conflits et interventions sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction du citoyen par l’enseignement polynomiste, un projet sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité culturelle et citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Interventions sociolinguistiques en situation conflictuelle : la polynomie comme réponse au standard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élaboration didactique du corse à partir de l’étude de manuels scolaires depuis 1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuels scolaires et langues régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2310,234 +2310,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La certification de langue corse : un outil fédérateur d’enjeux institutionnels et sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorba Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème congrès du RAssemblement NAtional des Centres de Langues de l’Enseignement Supérieur (RANACLES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemples d’idéologies linguistiques dans la presse écrite en langue corse de l’entre-deux-guerres : A muvra et L’annu corsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorba Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque international Les idéologies linguistiques dans la presse écrite : l’exemple des langues romanes (ILPE 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alicante, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La polynomie : la construction démocratique d’une langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et démocratie, Colloque international, Société Néophilologique, Université de Tampere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tampere, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543804v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02543819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polynomie ou la redistribution des pouvoirs</w:t>
               </w:r>
@@ -3295,234 +3295,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle et la place des langues dans la construction des territoires intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émergence des TERritoires Intelligents Numérique-Éducation-Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chanson corse : outil pédagogique et moteur de la revitalisation du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique et didactique en dialogue. Cheminements avec Marielle Rispail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation de productions linguistiques en mouvement : le mixalecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues pourquoi et comment ? Questions politiques, familiales et migratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910384v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03910406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantemu è semu, les Corses au rythme de leurs chants</w:t>
               </w:r>
@@ -3740,138 +3740,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.433-447, 2018, 978-2-35935-250-4</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543393v1</w:t>
+                <w:t xml:space="preserve">hal-03910419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions sociolinguistiques en situation conflictuelle : la polynomie comme réponse au standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.433-447, 2018, 978-2-35935-250-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910419v1</w:t>
+                <w:t xml:space="preserve">hal-02543393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et atouts des médias en langue corse dans la diffusion de la norme polynomique</w:t>
               </w:r>
@@ -4374,151 +4374,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Les défis pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le français en Afrique, regards sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910367v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03910375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlons polynomie</w:t>
               </w:r>
@@ -4831,165 +4831,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le français en Afrique : questionnements situationnels et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français en Afrique, regards sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transmission en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues pourquoi et comment ? Questions politiques, familiales et migratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910469v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03910479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommages à Jean-Baptiste Marcellesi</w:t>
               </w:r>
@@ -5464,51 +5464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3179" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Meglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorba Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blanc-Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05477474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3179" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Meglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543405v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorba Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blanc-Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05477474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>