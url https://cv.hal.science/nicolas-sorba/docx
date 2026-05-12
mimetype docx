--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -72,77 +72,191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mixalecte, mélange de variétés d’une même langue : études de cas et comparaisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025-2 (27), 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -158,1315 +272,2332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Le mixalecte, mélange de variétés d’une même langue : études de cas et comparaisons, 2025-2 (27)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À nos langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapurdum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Numéro spécial 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siècle d’évolution de la transmission intergénérationnelle du corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les langues dans la famille, 38, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.3179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glottopol.3179⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05475701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre commun de référence linguistique en ligne pour le corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du citoyen par l’enseignement polynomiste, un projet sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polynomie : la construction démocratique d’une langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuphilologische Mitteilungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special issue of Language and democracy, II CXIX 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de didactisation du corse, ce que nous dit l’édition de manuels depuis 1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une île à frontières variables : la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Université de Sherbrooke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le mixalecte, mélange de variétés d’une même langue : études de cas et comparaisons</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six lieux emblématiques du sartenais. Explications toponymiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Branca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05475634v1</w:t>
+              <w:t xml:space="preserve">Six millénaires en Alta Rocca. Actes du 5e colloque du Laboratoire régional d’archéologie. Travaux du Laboratoire régional d’archéologie V. Archéologie. Histoire. Architecture. Toponymie. Géologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Piazzola, pp.317-325, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre vocation et nécessité: parcours d'institutrices et d'instituteurs en Corse dans la première moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Blanc-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albiana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Maistrelli, Institutrices et instituteurs de Corse. De la Belle Epoque à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana, 2024, 282411343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une intervention sociolinguistique démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albiana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question de démocratie, la démocratie en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana, 2023, 9782824112923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC au service de la revitalisation d'une langue minoritarisée : étude à partir du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue(s) en mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.145-154, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualisation de productions linguistiques en mouvement : le mixalecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre les langues pourquoi et comment ? Questions politiques, familiales et migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle et la place des langues dans la construction des territoires intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émergence des TERritoires Intelligents Numérique-Éducation-Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chanson corse : outil pédagogique et moteur de la revitalisation du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociolinguistique et didactique en dialogue. Cheminements avec Marielle Rispail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantemu è semu, les Corses au rythme de leurs chants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorations en chansons. Approches sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement polynomiste ou la valorisation de la variation linguistique : l’exemple corse, un cas d’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation linguistique et enseignement des langues, le cas des langues moins enseignées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les idéologies linguistiques dans la presse écrite en langue corse de l’entre-deux-guerres : A muvra et L’annu corsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idéologies sur la langue et médias écrits : le cas du français et de l’italien / Ideologie linguistiche e media scritti : i casi francese e italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Peter Lang, 2019, Sprache – Identität – Kultur, 978-3-631-78038-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventions sociolinguistiques en situation conflictuelle : la polynomie comme réponse au standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.433-447, 2018, 978-2-35935-250-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventions sociolinguistiques en situation conflictuelle : la polynomie comme réponse au standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et atouts des médias en langue corse dans la diffusion de la norme polynomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, Cultures et médias en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.153-162, 2014, 978-2-343-02700-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la polynomie corse au plurilinguisme, d’une langue minorée aux autres langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ARACNE editrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme et monde du travail, actes du colloque Plurilinguisme et monde du travail, 5èmes journées des droits linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-88-548-6271-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La polynomie : portail du plurilinguisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires et démocratie culturelle : vers un nouveau contrat éducatif, actes du 5ème congrès international de la Mediterranean Society of Comparative Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lingua face populu. » Cursufunizà una minurità isulana d’un Statu nazione à l’età di a glubalizazione ? Discorsi, prove è imbusche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corsica – Sardegna : paragoni suciolinguistichi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Corti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Université de Corse au service de la transition territoriale : l’exemple du Tourism’Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davia Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène François Xavier Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions territoriales. Recherche et action publique dans un contexte d'incertitudes et de tensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR TERRITOIRES, Nov 2025, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication coercitive comme réaction à l’abandon des pratiques spontanées en langue corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III International conference on revitalisation of indigenous and minority languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Girona, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert de savoirs et de compétences (socio)linguistiques au cœur des préoccupations de l’Università di Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e congrès du Réseau francophone de sociolinguistique : La sociolinguistique : à quoi ça sert ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La communication coercitive comme réaction à l’abandon des pratiques spontanées en langue corse</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle et la place des langues dans la construction des territoires intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Branca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III International conference on revitalisation of indigenous and minority languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Girona, France</w:t>
+              <w:t xml:space="preserve">colloque TERINT 2021, Émergence des TERritoires Intelligents Numérique-Éducation-Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et langues polynomiques en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociodidactique des langues minoritaires, Projet transfrontalier EUSKOCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un cadre de référence linguistique en ligne pour le corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Dictionnaires et culture numérique dans l’espace francophone 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC au service de la revitalisation d'une langue minoritarisée : étude à partir du corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1482,2607 +2613,1476 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues en mondialisations : libre(s) échange(s) à l'heure néolibérale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantemu è semu, les Corses au rythme de leurs chants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorba Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue et chanson, recherches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4es rencontres scientifiques du réseau Langue Française et expressions francophones (LaFEF), Nov 2019, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des enseignants de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des enseignants de Corse et du Pays-Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie pour l'enseignement d'une langue minoritarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème congrès Calandreta Pedagogia Calandreta, 40 ans, e endavant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Quillan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variazioni di a lingua corsa : quandu un inciampu diventa ricchezza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festa di a lingua corsa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sartène, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The corsican language between identity reponse and developpement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RETI (Réseau d'excellence des territoires insulaires/Excellence Network of Island Territories) Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint John’s, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chanson corse : outil pédagogique et moteur de la revitalisation du corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée en hommage à Marielle Rispail, Langue(s), école(s) et société(s) : quelles imbrications, quelles interventions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pezzi di vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de sociodidactique, expériences Algérie et Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multitude des langues régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festa Major</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Cyprien (Pyrénées Orientales), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du citoyen par l’enseignement polynomiste, un projet sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorba Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité culturelle et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions sociolinguistiques en situation conflictuelle : la polynomie comme réponse au standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Francophonie Sociolinguistique (RFS), Identités, conflits et interventions sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sorba Nicolas</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élaboration didactique du corse à partir de l’étude de manuels scolaires depuis 1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuels scolaires et langues régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification de langue corse : un outil fédérateur d’enjeux institutionnels et sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès du RAssemblement NAtional des Centres de Langues de l’Enseignement Supérieur (RANACLES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples d’idéologies linguistiques dans la presse écrite en langue corse de l’entre-deux-guerres : A muvra et L’annu corsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorba Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque international Les idéologies linguistiques dans la presse écrite : l’exemple des langues romanes (ILPE 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Alicante, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polynomie : la construction démocratique d’une langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et démocratie, Colloque international, Société Néophilologique, Université de Tampere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tampere, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polynomie ou la redistribution des pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International organisé par le Réseau Francophone de Sociolinguistique, Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polynomie ou la redistribution des pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Francophone de Sociolinguistique (RFS), Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et atouts des médias en langue corse dans la diffusion de la norme polynomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et médias en Méditerranée : variation, diversité, pratiques et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polynomie : portail du plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème congrès de la Mediterranean Society of Comparative Education (MESCE) Territoires et démocratie culturelle : vers un nouveau contrat éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la polynomie corse au plurilinguisme, d’une langue minorée aux autres langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme et monde du travail, 5èmes journées des droits linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Teramo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuels scolaires d’une langue régionale, le corse : objectifs et motivations des auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée d’étude Pierre Guibbert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543596v1</w:t>
-              </w:r>
-[...1129 lines deleted...]
-                <w:t xml:space="preserve">hal-02543349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4250,275 +4250,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A suciolinguistica, impegnu è utilità suciali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Questions politiques, familiales et migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A suciolinguistica, impegnu è utilità suciali</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français en Afrique, regards sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre les langues : pourquoi et comment ? Les défis pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910375v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03910367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlons polynomie</w:t>
               </w:r>
@@ -4686,51 +4686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future literacy Lab sur la langue corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4831,165 +4831,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La transmission en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre les langues pourquoi et comment ? Questions politiques, familiales et migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le français en Afrique : questionnements situationnels et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français en Afrique, regards sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910479v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03910469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommages à Jean-Baptiste Marcellesi</w:t>
               </w:r>
@@ -5464,51 +5464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3179" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Meglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543405v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorba Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blanc-Serra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05477474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Branca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.3179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Di Meglio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Blanc-Serra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Angelini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davia Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fran&#231;ois Xavier Gherardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorba Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05477474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910465v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>