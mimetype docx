--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -81,189 +81,284 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du projet et de la base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sépideh Qaheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Razanajao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les statues privées pharaoniques d’époque tardive. Art, histoire, société et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Coulon; Olivier Perdu, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Annual Conference 2025 : New Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Text Encoding Initiative Consortium; Jagiellonian University, Kraków, Sep 2025, Kraków, (Cracovie), Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -273,556 +368,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karnak- Sanctuaires osiriens (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.5565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karnak – Sanctuaires osiriens (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.2950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03342445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karnak – Sanctuaires Osiriens (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.1136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -832,293 +927,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Firth to Frith. Notes relatives à quelques plaques de verre conservées par les archives de l’Institut français d’archéologie orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">D’Athènes au Caire : Recherches croisées sur un fonds photographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331950v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Athènes au Caire : Recherches croisées sur un fonds photographique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">From Firth to Frith. Notes relatives à quelques plaques de verre conservées par les archives de l’Institut français d’archéologie orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/123wb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331951v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In fragmenta. Une statue-cube de Hor fils de Padimout (presque) reconstituée (Karnak Gadaya R-56 + LACMA M.71.73.49 + Caire JE 36160)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Meffre, Fr. Payraudeau (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats du crépuscule. Recueil d’études sur l’Égypte tardive offert à Olivier Perdu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-21, 2022, OLA 315, 9789042948723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03794707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1128,109 +1223,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step pyramid of Koh Ker.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Cambodia. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01381389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1377,51 +1472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/123wb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01381389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pideh Qaheri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1136" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/123wb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01381389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>