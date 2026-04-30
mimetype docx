--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -30,1302 +30,1452 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nicolas Souchon </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chargé d’étude et de recherche</w:t>
+        <w:t xml:space="preserve">Ingénieur de recherche, responsable des ressources et de l’ingénierie documentaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre du projet et de la base de données</w:t>
+                <w:t xml:space="preserve">Stocker, sauvegarder, verser, archiver, déposer : quelles différences? Fiche pratique du Groupe de travail Archives, Consortium MASA Plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sépideh Qaheri</w:t>
+                <w:t xml:space="preserve">Laure Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Razanajao</w:t>
+                <w:t xml:space="preserve">Marion Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soline Morinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556069v1</w:t>
-[...133 lines deleted...]
-                <w:t xml:space="preserve">hal-05268411v1</w:t>
+                <w:t xml:space="preserve">hal-05015848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a Model of Transcultural Encoding of Ancient Epigraphic Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05460177v1</w:t>
+              <w:t xml:space="preserve">TEI Annual Conference 2025 : New Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Text Encoding Initiative Consortium; Jagiellonian University, Kraków, Sep 2025, Kraków, (Cracovie), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17151246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karnak- Sanctuaires osiriens (2021)</w:t>
+                <w:t xml:space="preserve">La mise en œuvre du projet et de la base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coulon</w:t>
+                <w:t xml:space="preserve">Sépideh Qaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Giorgi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Razanajao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Les statues privées pharaoniques d’époque tardive. Art, histoire, société et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Coulon; Olivier Perdu, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075233v1</w:t>
-[...267 lines deleted...]
-                <w:t xml:space="preserve">hal-05327037v1</w:t>
+                <w:t xml:space="preserve">hal-05556069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Athènes au Caire : Recherches croisées sur un fonds photographique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">hal-05331951v1</w:t>
+                <w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Dalla Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Firth to Frith. Notes relatives à quelques plaques de verre conservées par les archives de l’Institut français d’archéologie orientale</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karnak- Sanctuaires osiriens (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Payraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karnak – Sanctuaires osiriens (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.2950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03342445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05331950v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karnak – Sanctuaires Osiriens (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In fragmenta. Une statue-cube de Hor fils de Padimout (presque) reconstituée (Karnak Gadaya R-56 + LACMA M.71.73.49 + Caire JE 36160)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Firth to Frith. Notes relatives à quelques plaques de verre conservées par les archives de l’Institut français d’archéologie orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/123wb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thiers</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">halshs-03794707v1</w:t>
+                <w:t xml:space="preserve">hal-05331950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Athènes au Caire : Recherches croisées sur un fonds photographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Image (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In fragmenta. Une statue-cube de Hor fils de Padimout (presque) reconstituée (Karnak Gadaya R-56 + LACMA M.71.73.49 + Caire JE 36160)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Meffre, Fr. Payraudeau (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclats du crépuscule. Recueil d’études sur l’Égypte tardive offert à Olivier Perdu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-21, 2022, OLA 315, 9789042948723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03794707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Image (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Step pyramid of Koh Ker.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Cambodia. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01381389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1472,51 +1622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556069v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pideh Qaheri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5565" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1136" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/123wb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01381389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015848v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;zard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillusson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17151246" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pideh Qaheri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5565" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/123wb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01381389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>