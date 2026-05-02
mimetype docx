--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -100,89 +100,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraires protestants à l’époque moderne : de la confrontation à l’exil. Hommages en l’honneur de Françoise Moreil (avec Catherine Wolff), Avignon, EUA.</w:t>
+                <w:t xml:space="preserve">1795 à Nîmes. Le fort de l’angoisse. Vengeances sanglantes contre les jacobins, Toulouse, Éditions Midi-pyrénéennes, coll. « cette année-là », 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004643v1</w:t>
+                <w:t xml:space="preserve">hal-05004650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individus et familles à l'épreuve. Les Payan, de la révocation de l'édit de Nantes à l'âge des révolutions, Rennes, PUR, 2025</w:t>
               </w:r>
@@ -224,89 +224,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1795 à Nîmes. Le fort de l’angoisse. Vengeances sanglantes contre les jacobins, Toulouse, Éditions Midi-pyrénéennes, coll. « cette année-là », 2025.</w:t>
+                <w:t xml:space="preserve">Itinéraires protestants à l’époque moderne : de la confrontation à l’exil. Hommages en l’honneur de Françoise Moreil (avec Catherine Wolff), Avignon, EUA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004650v1</w:t>
+                <w:t xml:space="preserve">hal-05004643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles en (contre-)Révolution, (contre-)Révolution en familles ? Mobilisations, conflits et transmissions politiques, SER, &amp;quot;coll. études révolutionnaires n° 23&amp;quot;, 2025.</w:t>
               </w:r>
@@ -2369,51 +2369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364508v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.3155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.13764" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2018.8958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8515" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02314620v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AVIG1177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364508v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.3155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.13764" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2018.8958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8515" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02314620v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AVIG1177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>