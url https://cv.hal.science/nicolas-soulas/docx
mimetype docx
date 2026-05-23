--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -582,234 +582,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le fédéralisme dévoyé ou les habits neufs de l’engagement politique conservateur féminin. Retour sur la crise de l’été 1793 dans le sillon rhodanien », dans Fanny Bugnon, Valérie Dubslaf, Solenn Mabo (dir.), Les femmes contre le changement ? Engagements féminins entre conservatisme, réaction et extrémisme en Europe (fin XVIIIe-XXIe siècle), Rennes, PUR, p. 99-109.</w:t>
+                <w:t xml:space="preserve">« Pouvoirs et sociétés rurales en Révolution (1789-1814) », dans Antoine Follain et Daniel Fischer (dir.), Pouvoirs et sociétés rurales : France et ses colonies 1634-1814, Paris, Ellipses, coll. Agrégation, p. 329-343.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fanny Bugnon, Valérie Dubslaf, Solenn Mabo (dir.), Les femmes contre le changement ? Engagements féminins entre conservatisme, réaction et extrémisme en Europe (fin XVIIIe-XXIe siècle), Rennes, PUR</w:t>
+              <w:t xml:space="preserve">Antoine Follain et Daniel Fischer (dir.), Pouvoirs et sociétés rurales : France et ses colonies 1634-1814, Paris, Ellipses, coll. Agrégation, 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004665v1</w:t>
+                <w:t xml:space="preserve">hal-05004651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Amitiés révolutionnaires, amitiés révolutionnées : le cas des Payan de Saint-Paul-Trois-Châteaux dans un long XVIIIe siècle », dans Philippe Bourdin, Côme Simien (dir.), L'amitié en Révolution, Rennes, PUR, 2024, p. 209-222.</w:t>
+                <w:t xml:space="preserve">« Le fédéralisme dévoyé ou les habits neufs de l’engagement politique conservateur féminin. Retour sur la crise de l’été 1793 dans le sillon rhodanien », dans Fanny Bugnon, Valérie Dubslaf, Solenn Mabo (dir.), Les femmes contre le changement ? Engagements féminins entre conservatisme, réaction et extrémisme en Europe (fin XVIIIe-XXIe siècle), Rennes, PUR, p. 99-109.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philippe Bourdin, Côme Simien (dir.), L'amitié en Révolution, Rennes, PUR, 2024</w:t>
+              <w:t xml:space="preserve">Fanny Bugnon, Valérie Dubslaf, Solenn Mabo (dir.), Les femmes contre le changement ? Engagements féminins entre conservatisme, réaction et extrémisme en Europe (fin XVIIIe-XXIe siècle), Rennes, PUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004657v1</w:t>
+                <w:t xml:space="preserve">hal-05004665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pouvoirs et sociétés rurales en Révolution (1789-1814) », dans Antoine Follain et Daniel Fischer (dir.), Pouvoirs et sociétés rurales : France et ses colonies 1634-1814, Paris, Ellipses, coll. Agrégation, p. 329-343.</w:t>
+                <w:t xml:space="preserve">« Amitiés révolutionnaires, amitiés révolutionnées : le cas des Payan de Saint-Paul-Trois-Châteaux dans un long XVIIIe siècle », dans Philippe Bourdin, Côme Simien (dir.), L'amitié en Révolution, Rennes, PUR, 2024, p. 209-222.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Soulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antoine Follain et Daniel Fischer (dir.), Pouvoirs et sociétés rurales : France et ses colonies 1634-1814, Paris, Ellipses, coll. Agrégation, 2024.</w:t>
+              <w:t xml:space="preserve">Philippe Bourdin, Côme Simien (dir.), L'amitié en Révolution, Rennes, PUR, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004651v1</w:t>
+                <w:t xml:space="preserve">hal-05004657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Stratégies politiques, jeux d’influences et réseaux ou comment le « n° 2 » est devenu le « n° 1 » : l’exemple de François Payan (1752-1794) », dans Pierre-Emmanuel Guigo, Warren Pezé (dir.), Être le « n° 2 ». Le rapport dominant-dominé dans les cercles de pouvoir, une perspective historique, Rennes, PUR</w:t>
               </w:r>
@@ -2369,51 +2369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364508v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.3155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.13764" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2018.8958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8515" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02314620v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AVIG1177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364508v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.3155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364493v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.13764" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2018.8958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.8515" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02314620v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AVIG1177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>