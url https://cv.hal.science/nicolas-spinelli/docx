--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -66,77 +66,1210 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial DNAzymes for asymmetric oxidation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Frémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchi- Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 FrenchBIC Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial DNAzymes for asymmetric oxidation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Frémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchi- Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20éme RECOB (REncontres de Chimie Organique Biologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a new detection method for small analytes based on the fluorogenic supramolecular assembly of aptamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Karkori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baussanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique du Médicament 2023 : “Contributions of Click Chemistry and Light in Chemical Biology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPM, Jun 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a new detection method for small analytes based on the fluorogenic supramolecular assembly of aptamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Karkori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baussanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARCANE Scientific Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ARCANE, May 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances in oxidation catalysis with ArMs based on a nickel-binding protein (NikA) and novel RG4s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchi- Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Proteins in the 21st Century: Designed (Metallo) proteins” Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a new generation of electrical biosensors based on 2D silicon nanowire networks for DNA and Thrombin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotech France 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constrained Oligonucleotides based chiral catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchi- Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 FrenchBIC Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Obernai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New generation of FET aptasensors based on silicon nanowire networks for thrombin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion d’automne du Club MicroCapteurs Chimiques (CMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration d’aptacapteurs à nanofils basés sur la détection électrique par effet de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du pôle PEM, IDEX grenoblois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Apta-NanoNetFET biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Ibero-American Congress on Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial DNAzymes for asymmetric oxidation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -162,89 +1295,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées du GDR Chembio (Groupement de recherche Chémobiologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454655v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial DNAzymes for asymmetric oxidation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -270,89 +1403,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
+              <w:t xml:space="preserve">5èmes journées du GDR Chembio (Groupement de recherche Chémobiologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454691v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new detection method for small analytes based on the fluorogenic supramolecular assembly of aptamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Karkori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -381,73 +1514,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th SCT Young Research Fellows Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, La Tronche, Faculté de Médecine et Pharmacie, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new detection method for small analytes based on the fluorogenic supramolecular assembly of aptamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Karkori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -476,198 +1609,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée du GDR ChemBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Illkirch, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methods for the detection of pollutants in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Kazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zazaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The second international Workshop on Chemical Engineering (IWCE23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Setif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new detection method for small analytes based on the fluorogenic supramolecular assembly of aptamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Karkori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -696,73 +1829,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGA EDCSV PhD Day 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new detection method for small analytes based on the fluorogenic supramolecular assembly of aptamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Karkori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -791,87 +1924,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Printemps SCF section Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le Bourget du lac - Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained oligonucleotides based chiral catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -899,87 +2032,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained oligonucleotides based chiral catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1007,51 +2140,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd FrenchBIC summer school on methods for studying metals in biology (METBIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Carry-le-Rouet et Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1061,199 +2194,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptasensors based on silicon nanowire field-effect transistors for electrical detection of thrombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Midahuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontelaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nonglaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 286, pp.112130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2023.112130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04778501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Constrained G-Quadruplexes for Enantioselective Sulfoxidation Site Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,6358 +2404,5441 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.e202300914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.202300914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptamer conjugated Si nanowire network/poly(pyrrole)-NTA structure for electrochemical sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.100593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sbsr.2023.100593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational transition in SPR experiments: impact of spacer length, immobilization mode and aptamer density on signal sign and amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Perenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celio Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (147), pp.4197-4205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2AN00824F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative SPR Signals during Low Molecular Weight Analyte Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coche-Guérente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93 (8), pp.4134-4140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in the design of G-quadruplex–based electrochemical aptasensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Coche-Guérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30, pp.100812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coelec.2021.100812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of GOPS-Based Functionalization Process and Impact of Aptamer Grafting on the Si Nanonet FET Electrical Properties as First Steps towards Thrombin Electrical Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
+                <w:t xml:space="preserve">Direct Detection of Low Molecular Weight Compounds in 2D and 3D Aptasensors by Biolayer Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Flaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Deghdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10091842⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), pp.2326-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978359v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Detection of Low Molecular Weight Compounds in 2D and 3D Aptasensors by Biolayer Interferometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Defrancq</w:t>
+                <w:t xml:space="preserve">Optimization of GOPS-Based Functionalization Process and Impact of Aptamer Grafting on the Si Nanonet FET Electrical Properties as First Steps towards Thrombin Electrical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00925⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10091842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917003v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Aptamer Surface Coverage on Small Target Recognition: A SPR and QCM-D Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (22), pp.13561-13568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Aptamer Surface Coverage on Small Target Recognition: A SPR and QCM-D Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (22), pp.13561-13568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Conformational Transitions on SPR Signals—Theoretical Treatment and Application in Small Analytes/Aptamer Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guérente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (37), pp.21521-21530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180482v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Conformational Transitions on SPR Signals—Theoretical Treatment and Application in Small Analytes/Aptamer Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Coche-Guérente</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (37), pp.21521-21530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405867v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pKa value of the proximal water molecule trans to a high-valent MnV=O porphyrin: Towards the control of reactivity by pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saint-Germes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (36), pp.12088-12094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7DT01829K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Sensitive Bisphenol-A Electrochemical Aptasensor Based on Poly(Pyrrole-Nitrilotriacetic Acid)-Aptamer Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Kazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (14), pp.7268 - 7273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b01574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A label-free photoelectrochemical cocaine aptasensor based on an electropolymerized ruthenium-intercalator complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Haddache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Gairola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 219, pp.82 - 87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.09.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefolded Synthetic G-Quartets Display Enhanced Bioinspired Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Flack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Penasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (5), pp.1760 - 1767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201504572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Based on Aptamer Folding to Detect Low-Molecular Weight Analytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of anti-parallel G-quadruplexes through sequential templated click</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01736⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (23), pp.4850-4853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC09744K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651120v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocyclic Host-Dye Reporter for Sensitive Sandwich-Type Fluorescent Aptamer Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (6), pp.3139 - 3143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of anti-parallel G-quadruplexes through sequential templated click</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensor Based on Aptamer Folding to Detect Low-Molecular Weight Analytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Osypova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Thakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC09744K⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (15), pp.7566 - 7574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178767v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-ligation strategy for the synthesis of heterofunctionalized glycosylated scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gour Chand Daskhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (25), pp.5436 - 5439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cc05451b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-immobilized DNAzyme-type biocatalysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Label-Free Photoelectrochemical Detection of Double-Stranded HIV DNA by Means of a Metallointercalator-Functionalized Electrogenerated Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Haddache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr05954e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (47), pp.15555 - 15560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652423v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Photoelectrochemical Detection of Double-Stranded HIV DNA by Means of a Metallointercalator-Functionalized Electrogenerated Polymer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface-immobilized DNAzyme-type biocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201404335⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr05954e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652231v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoclusters on oligonucleotide and PNA scaffolds: synthesis and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of oligonucleotide conjugates bearing electroactive labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Dendane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cs35406c⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.955 - 958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822875v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free impedimetric thrombin sensor based on poly(pyrrole-nitrilotriacetic acid)-aptamer film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41, pp.90 - 95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bios.2012.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of oligonucleotide conjugates bearing electroactive labels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycoclusters on oligonucleotide and PNA scaffolds: synthesis and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.12.057⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.4557-4573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35406c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653056v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closer to nature: an ATP-driven bioinspired catalytic oxidation process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Duret</w:t>
+                <w:t xml:space="preserve">Electrogenerated trisbipyridyl Ru(II)-/nitrilotriacetic-polypyrene copolymer for the easy fabrication of label-free photoelectrochemical immunosensor and aptasensor: Application to the determination of thrombin and anti-cholera toxinantibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Wenjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Wang Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC38317A⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.556 - 562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125740v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrogenerated trisbipyridyl Ru(II)-/nitrilotriacetic-polypyrene copolymer for the easy fabrication of label-free photoelectrochemical immunosensor and aptasensor: Application to the determination of thrombin and anti-cholera toxinantibody</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
+                <w:t xml:space="preserve">Closer to nature: an ATP-driven bioinspired catalytic oxidation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.11.013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (15), pp.1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC38317A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652746v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High affinity glycodendrimers for the lectin LecB from &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chem.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1598-1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bc400239m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click–click chemistry on a peptidic scaffold for easy access to tetrameric DNA structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (48), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc32010j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of a Peptidic Scaffold for the Formation of Stable Guanine Tetrads: Control of a H-bonded Pattern in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (21), pp.5791 - 5795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201003556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular engineering of biomolecules for nanobio-sciences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
+                <w:t xml:space="preserve">Oligonucleotide sequential bis-conjugation via click-oxime and click-Huisgen procedures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Defrancq</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.3927-3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo100599m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658284v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligonucleotide sequential bis-conjugation via click-oxime and click-Huisgen procedures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Meyer</w:t>
+                <w:t xml:space="preserve">Molecular engineering of biomolecules for nanobio-sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Morvan</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo100599m⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4/5/6/7/8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519475v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-Assembled Synthetic G-Quadruplex (TASQ): A Useful System for Investigating the Interactions of Ligands with Constrained Quadruplex Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Van der heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (20), pp.6106 - 6114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200903456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient conjugation of oligonucleotides through aromatic oxime formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (23), pp.6534 - 6537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Conformationally Constrained Parallel G Quadruplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cressend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline van der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (16), pp.2588-2591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.200800457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New solid support for the synthesis of 3 '-oligonucleotide conjugates through glyoxylic oxime bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Om Prakash Edupuganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.219-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol062607b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and electropolymerization studies of water-soluble pyrrole-ferrocene derivatives towards biochip device application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mandrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 157 (2-3), pp.125-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldehydic Oligonucleotide: A Key Intermediate for the Preparation of Oligonucleotide Conjugates Through Oxime Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (8-9), pp.883-887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15257770701505436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first automated synthesis of ferrocene-labelled phosphorothioate DNA probe: A new potential tool for the fabrication of DNA microarrays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.95-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/biot200500004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of PEDOT film functionalized with a series of automated synthesis ferrocenyl-containing oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Moustrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (16), pp.3947-3952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2005.02.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported synthesis of ferrocene modified oligonucleotides as new electroactive DNA probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t>
+                <w:t xml:space="preserve">Automated synthesis of new ferrocenyl-modified oligonucleotides: study of their properties in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-E. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Moustrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.03.016⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (17), pp.5310-5319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03409059v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated synthesis of new ferrocenyl-modified oligonucleotides: study of their properties in solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.-E. Navarro</w:t>
+                <w:t xml:space="preserve">Supported synthesis of ferrocene modified oligonucleotides as new electroactive DNA probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Emmanuelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Moustrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkh874⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (10), pp.2439-2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...882 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Stambouli</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-01981225v1</w:t>
+                <w:t xml:space="preserve">hal-03409059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7769,51 +7985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#233;mi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi- Delapierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Karkori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794962v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazaoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Midahuen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontelaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300914" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perenon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Vall&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00824F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defrancq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Heyden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03338912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flaget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michelas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Deghdir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defrancq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00925" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Macdonald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Guerente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07298" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint-Germes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01829K" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Flack" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504572" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J4K6GWQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Osypova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Thakar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01736" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00341" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09744K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05451b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr05954e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35406c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.12.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2MKBLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Duret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC38317A" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wenjuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Wang Diao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.11.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2546HC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc32010j" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003556" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DD70A87490192F980050A165378F2DD23768040/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658284v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031742" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100599m" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Van&#8197;der&#8197;heyden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903456" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78C181816C70A97B7E3F071E8A69245F28ECF106/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.10.048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1N81575-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cressend" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800457" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Edupuganti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062607b" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287095v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823327v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701505436" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021563v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Emmanuelle Navarro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot200500004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moustrou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.058" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7VNQD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.03.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HZNJLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409350v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Navarro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh874" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564547v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755031v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#233;mi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi- Delapierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Karkori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazaoua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Midahuen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontelaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00824F" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defrancq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Heyden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03338912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flaget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michelas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Deghdir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defrancq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00925" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Macdonald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07298" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Guerente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint-Germes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01829K" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Flack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constantin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504572" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J4K6GWQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09744K" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00341" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Osypova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Thakar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01736" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05451b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr05954e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.12.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2MKBLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35406c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wenjuan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Wang Diao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.11.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2546HC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Duret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC38317A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc32010j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003556" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DD70A87490192F980050A165378F2DD23768040/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100599m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031742" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658627v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Van&#8197;der&#8197;heyden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903456" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78C181816C70A97B7E3F071E8A69245F28ECF106/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.10.048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1N81575-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cressend" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800457" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Edupuganti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062607b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701505436" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Emmanuelle Navarro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot200500004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moustrou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7VNQD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Navarro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh874" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.03.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HZNJLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>