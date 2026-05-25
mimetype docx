--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -335,198 +335,198 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new detection method for small analytes based on the fluorogenic supramolecular assembly of aptamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Karkori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baussanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baussanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du Médicament 2023 : “Contributions of Click Chemistry and Light in Chemical Biology”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DPM, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ARCANE Scientific Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ARCANE, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795206v1</w:t>
+                <w:t xml:space="preserve">hal-04795236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new detection method for small analytes based on the fluorogenic supramolecular assembly of aptamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Karkori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baussanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCANE Scientific Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex ARCANE, May 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du Médicament 2023 : “Contributions of Click Chemistry and Light in Chemical Biology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DPM, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795236v1</w:t>
+                <w:t xml:space="preserve">hal-04795206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in oxidation catalysis with ArMs based on a nickel-binding protein (NikA) and novel RG4s</w:t>
               </w:r>
@@ -631,532 +631,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new generation of electrical biosensors based on 2D silicon nanowire networks for DNA and Thrombin detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constrained Oligonucleotides based chiral catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchi- Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech France 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2021 FrenchBIC Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755031v1</w:t>
+                <w:t xml:space="preserve">hal-05045902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Oligonucleotides based chiral catalysts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a new generation of electrical biosensors based on 2D silicon nanowire networks for DNA and Thrombin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 FrenchBIC Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Obernai, France</w:t>
+              <w:t xml:space="preserve">Nanotech France 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045902v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of FET aptasensors based on silicon nanowire networks for thrombin detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elaboration d’aptacapteurs à nanofils basés sur la détection électrique par effet de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d’automne du Club MicroCapteurs Chimiques (CMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du pôle PEM, IDEX grenoblois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756746v1</w:t>
+                <w:t xml:space="preserve">hal-04756800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’aptacapteurs à nanofils basés sur la détection électrique par effet de champ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New generation of FET aptasensors based on silicon nanowire networks for thrombin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du pôle PEM, IDEX grenoblois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Réunion d’automne du Club MicroCapteurs Chimiques (CMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756800v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Apta-NanoNetFET biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,73 +1295,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
+              <w:t xml:space="preserve">5èmes journées du GDR Chembio (Groupement de recherche Chémobiologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454691v1</w:t>
+                <w:t xml:space="preserve">hal-05454655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial DNAzymes for asymmetric oxidation reactions</w:t>
               </w:r>
@@ -1403,73 +1403,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées du GDR Chembio (Groupement de recherche Chémobiologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2025 FrenchBIC Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454655v1</w:t>
+                <w:t xml:space="preserve">hal-05454691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new detection method for small analytes based on the fluorogenic supramolecular assembly of aptamers</w:t>
               </w:r>
@@ -1658,51 +1658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methods for the detection of pollutants in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Kazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,51 +2221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptasensors based on silicon nanowire field-effect transistors for electrical detection of thrombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Midahuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontelaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2985,295 +2985,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Detection of Low Molecular Weight Compounds in 2D and 3D Aptasensors by Biolayer Interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of GOPS-Based Functionalization Process and Impact of Aptamer Grafting on the Si Nanonet FET Electrical Properties as First Steps towards Thrombin Electrical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Vignon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Éric Defrancq</w:t>
+                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00925⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10091842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917003v1</w:t>
+                <w:t xml:space="preserve">hal-02978359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of GOPS-Based Functionalization Process and Impact of Aptamer Grafting on the Si Nanonet FET Electrical Properties as First Steps towards Thrombin Electrical Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Morisot</w:t>
+                <w:t xml:space="preserve">Direct Detection of Low Molecular Weight Compounds in 2D and 3D Aptasensors by Biolayer Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Flaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Deghdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
+                <w:t xml:space="preserve">Éric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.1842. </w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), pp.2326-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10091842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978359v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Aptamer Surface Coverage on Small Target Recognition: A SPR and QCM-D Comparative Study</w:t>
               </w:r>
@@ -3579,119 +3579,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Coche-Guérente</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (37), pp.21521-21530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405867v1</w:t>
+                <w:t xml:space="preserve">hal-02180482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Conformational Transitions on SPR Signals—Theoretical Treatment and Application in Small Analytes/Aptamer Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3713,103 +3713,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Coche-Guerente</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Coche-Guérente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (37), pp.21521-21530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180482v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pKa value of the proximal water molecule trans to a high-valent MnV=O porphyrin: Towards the control of reactivity by pH</w:t>
               </w:r>
@@ -3942,51 +3942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Sensitive Bisphenol-A Electrochemical Aptasensor Based on Poly(Pyrrole-Nitrilotriacetic Acid)-Aptamer Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Kazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Gairola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 219, pp.82 - 87. </w:t>
@@ -4349,157 +4349,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of anti-parallel G-quadruplexes through sequential templated click</w:t>
+                <w:t xml:space="preserve">Sensor Based on Aptamer Folding to Detect Low-Molecular Weight Analytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Bonnet</w:t>
+                <w:t xml:space="preserve">Alina Osypova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dhruv Thakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (23), pp.4850-4853. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (15), pp.7566 - 7574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CC09744K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178767v1</w:t>
+                <w:t xml:space="preserve">hal-01651120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocyclic Host-Dye Reporter for Sensitive Sandwich-Type Fluorescent Aptamer Sensor</w:t>
               </w:r>
@@ -4609,161 +4613,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Based on Aptamer Folding to Detect Low-Molecular Weight Analytes</w:t>
+                <w:t xml:space="preserve">Construction of anti-parallel G-quadruplexes through sequential templated click</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Osypova</w:t>
+                <w:t xml:space="preserve">Romaric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhruv Thakar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87 (15), pp.7566 - 7574. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (23), pp.4850-4853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b01736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CC09744K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651120v1</w:t>
+                <w:t xml:space="preserve">hal-02178767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-ligation strategy for the synthesis of heterofunctionalized glycosylated scaffolds</w:t>
               </w:r>
@@ -4873,699 +4873,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Photoelectrochemical Detection of Double-Stranded HIV DNA by Means of a Metallointercalator-Functionalized Electrogenerated Polymer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface-immobilized DNAzyme-type biocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Le goff</w:t>
+                <w:t xml:space="preserve">Loïc Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (47), pp.15555 - 15560. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201404335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3nr05954e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652231v1</w:t>
+                <w:t xml:space="preserve">hal-01652423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-immobilized DNAzyme-type biocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Label-Free Photoelectrochemical Detection of Double-Stranded HIV DNA by Means of a Metallointercalator-Functionalized Electrogenerated Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Haddache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Stefan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (47), pp.15555 - 15560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3nr05954e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652423v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of oligonucleotide conjugates bearing electroactive labels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycoclusters on oligonucleotide and PNA scaffolds: synthesis and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Moreau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.12.057⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.4557-4573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35406c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653056v1</w:t>
+                <w:t xml:space="preserve">hal-00822875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free impedimetric thrombin sensor based on poly(pyrrole-nitrilotriacetic acid)-aptamer film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of oligonucleotide conjugates bearing electroactive labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Dendane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.955 - 958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.12.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.07.044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652825v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoclusters on oligonucleotide and PNA scaffolds: synthesis and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Label-free impedimetric thrombin sensor based on poly(pyrrole-nitrilotriacetic acid)-aptamer film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.90 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.07.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cs35406c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822875v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrogenerated trisbipyridyl Ru(II)-/nitrilotriacetic-polypyrene copolymer for the easy fabrication of label-free photoelectrochemical immunosensor and aptasensor: Application to the determination of thrombin and anti-cholera toxinantibody</w:t>
               </w:r>
@@ -5697,51 +5697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closer to nature: an ATP-driven bioinspired catalytic oxidation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5749,51 +5749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (15), pp.1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5961,51 +5961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click–click chemistry on a peptidic scaffold for easy access to tetrameric DNA structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,338 +6218,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligonucleotide sequential bis-conjugation via click-oxime and click-Huisgen procedures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular engineering of biomolecules for nanobio-sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Meyer</w:t>
+                <w:t xml:space="preserve">Didier Boturyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Morvan</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo100599m⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4/5/6/7/8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519475v1</w:t>
+                <w:t xml:space="preserve">hal-01658284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular engineering of biomolecules for nanobio-sciences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Garcia</w:t>
+                <w:t xml:space="preserve">Oligonucleotide sequential bis-conjugation via click-oxime and click-Huisgen procedures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Boturyn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Defrancq</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (4/5/6/7/8), </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.3927-3930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo100599m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658284v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-Assembled Synthetic G-Quadruplex (TASQ): A Useful System for Investigating the Interactions of Ligands with Constrained Quadruplex Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Van der heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7169,51 +7169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7985,51 +7985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#233;mi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi- Delapierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Karkori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazaoua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Midahuen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontelaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00824F" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defrancq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Heyden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03338912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flaget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michelas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Deghdir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defrancq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00925" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Macdonald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07298" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Guerente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint-Germes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01829K" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Flack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constantin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504572" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J4K6GWQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09744K" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00341" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Osypova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Thakar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01736" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05451b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr05954e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.12.057" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2MKBLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35406c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wenjuan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Wang Diao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.11.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2546HC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Duret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC38317A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc32010j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003556" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DD70A87490192F980050A165378F2DD23768040/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100599m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031742" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658627v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Van&#8197;der&#8197;heyden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903456" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78C181816C70A97B7E3F071E8A69245F28ECF106/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.10.048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1N81575-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cressend" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800457" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Edupuganti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062607b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701505436" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Emmanuelle Navarro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot200500004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moustrou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7VNQD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Navarro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh874" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.03.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HZNJLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#233;mi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchi- Delapierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Karkori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baussanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazaoua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04778501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Midahuen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontelaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.112130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300914" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celio Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AN00824F" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defrancq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Heyden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03338912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dejeu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Gu&#233;rente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091842" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02917003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flaget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michelas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Deghdir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Defrancq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00925" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Macdonald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van der Heyden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Coche-Guerente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07298" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint-Germes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT01829K" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Flack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constantin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penasse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gennaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504572" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J4K6GWQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Osypova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Thakar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b01736" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00341" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC09744K" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gour Chand Daskhan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05451b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Stefan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr05954e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morvan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35406c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.12.057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2MKBLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wenjuan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Wang Diao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.11.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2546HC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Duret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC38317A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bossu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc400239m" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc32010j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003556" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DD70A87490192F980050A165378F2DD23768040/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boturyn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031742" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100599m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658627v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Van&#8197;der&#8197;heyden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903456" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/78C181816C70A97B7E3F071E8A69245F28ECF106/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.10.048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1N81575-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cressend" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200800457" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Prakash Edupuganti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062607b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marquette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701505436" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Emmanuelle Navarro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chaix" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot200500004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moustrou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.02.058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ7VNQD8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Navarro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh874" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.03.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HZNJLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>