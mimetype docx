--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -437,486 +437,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The Role of Declarative and Procedural Memory in Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Psychological Vulnerability Factors for Bipolar Disorders on a Semantic Mediated Priming Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Kemény</w:t>
+                <w:t xml:space="preserve">Laurent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.816889. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.816889⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.598114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.598114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503906v1</w:t>
+                <w:t xml:space="preserve">hal-03361416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Schmid</w:t>
+                <w:t xml:space="preserve">Processing Verb Meanings and the Declarative/Procedural Model: A Developmental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+                <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bertrand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.714523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.714523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923491v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Psychological Vulnerability Factors for Bipolar Disorders on a Semantic Mediated Priming Task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: The Role of Declarative and Procedural Memory in Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Kemény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.598114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.598114⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.816889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.816889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361416v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Verb Meanings and the Declarative/Procedural Model: A Developmental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+                <w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baltazart</w:t>
+                <w:t xml:space="preserve">M. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Declercq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.714523. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.241-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.714523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628140v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiabilité du témoignage oculaire dans les procédures pénales : une revue de la littérature.</w:t>
               </w:r>
@@ -1222,51 +1222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte langagier émotionnel favorise-t-il l’apprentissage de nouveaux mots chez les apprentis lecteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1317,90 +1317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire sémantique dans le trouble bipolaire : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Labalestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (10), pp.213-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Drouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1590,51 +1590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (4), pp.1410-1420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1662,343 +1662,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired conscious memory in non-clinical schizotypy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Terrien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (3), pp.243 - 253. </w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13546805.2015.1020147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916618v1</w:t>
+                <w:t xml:space="preserve">hal-01916614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Impaired conscious memory in non-clinical schizotypy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.243 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13546805.2015.1020147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916614v1</w:t>
+                <w:t xml:space="preserve">hal-01916618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (3), pp.679-691. </w:t>
@@ -2836,330 +2836,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage de nouvelles informations sémantiques par les patients amnésiques : une revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The development of diachronic thinking between 6 and 11 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Labrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (6), pp.532-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025411422177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916608v1</w:t>
+                <w:t xml:space="preserve">hal-02166888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of diachronic thinking between 6 and 11 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Labrell</w:t>
+                <w:t xml:space="preserve">Exploration of Serial Structure Procedural Learning in Children with Language Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1355617710001724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0165025411422177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166888v1</w:t>
+                <w:t xml:space="preserve">hal-02166891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Serial Structure Procedural Learning in Children with Language Impairment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apprentissage de nouvelles informations sémantiques par les patients amnésiques : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.577-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1355617710001724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166891v1</w:t>
+                <w:t xml:space="preserve">hal-01916608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Hyperpriming in Normal Aging: A Consequence of Instructions?</w:t>
               </w:r>
@@ -3392,346 +3392,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Emotions: Clustering Facial Expressions to Challenge State-of-the-art’s Models</w:t>
+                <w:t xml:space="preserve">From Emotion to Expression: Behavioral Patterns and State-of-the-Art Consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caruana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSITEC - Université de Lille, Apr 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050864v1</w:t>
+                <w:t xml:space="preserve">hal-05224529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Emotion to Expression: Behavioral Patterns and State-of-the-Art Consistency</w:t>
+                <w:t xml:space="preserve">Decoding Emotions: Clustering Facial Expressions to Challenge State-of-the-art’s Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSITEC - Université de Lille, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224529v1</w:t>
+                <w:t xml:space="preserve">hal-05050864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'inférences pragmatiques d'enfants bons et faibles compreneurs lors de la compréhension de lecture : approche transversale et longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golly Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4155,51 +4155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion véhiculée par le langage au service de l'apprentissage de l'orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,64 +4276,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semantic priming effect: how to explain individual differences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorine Preto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4429,51 +4429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System dans l’enseignement supérieur, la boule à facettes technopédagogique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Design Numerique</w:t>
@@ -4981,51 +4981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD68E178"/>
+    <w:nsid w:val="37D028E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5212,51 +5212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-stefaniak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8947-7849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23436341X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2232122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Segond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kem&#233;ny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816889" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03628140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.714523" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsel&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.09.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Drouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.03.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejeune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desmottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617712001270" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2013.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJSG76X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2011.10.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN9STCD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schmitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1058-0360(2012/11-0044)" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025411422177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Guillaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355617710001724" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2010.492205" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willems" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meulemans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.7.1283" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golly Ledoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorine Preto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-stefaniak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8947-7849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23436341X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2232122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Segond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03628140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.714523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kem&#233;ny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsel&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.09.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Drouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.03.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejeune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desmottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617712001270" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2013.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJSG76X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2011.10.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN9STCD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schmitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1058-0360(2012/11-0044)" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025411422177" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355617710001724" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2010.492205" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willems" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meulemans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.7.1283" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golly Ledoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorine Preto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>