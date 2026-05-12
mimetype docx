--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -165,3727 +165,3986 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing cognitive changes in multiple sclerosis: criteria for a reliable decision</w:t>
+                <w:t xml:space="preserve">Développement de la latéralité : comportements humains asymétriques et biais perceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Henry</w:t>
+                <w:t xml:space="preserve">Jad Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+                <w:t xml:space="preserve">Hervé Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Schmid</w:t>
+                <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Kwiatkowski</w:t>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
+                <w:t xml:space="preserve">Chris Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (4), pp.321-344. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/3 (585), pp.97-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13803395.2023.2232122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.585.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205316v1</w:t>
+                <w:t xml:space="preserve">hal-04704504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of vestibular system and fetal presentation on handedness, cognitive and motor development: A comparison between cephalic and breech presentation</w:t>
+                <w:t xml:space="preserve">Assessing cognitive changes in multiple sclerosis: criteria for a reliable decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Hamaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (4), pp.321-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2023.2232122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832881v1</w:t>
+                <w:t xml:space="preserve">hal-04205316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Psychological Vulnerability Factors for Bipolar Disorders on a Semantic Mediated Priming Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
+                <w:t xml:space="preserve">The influence of vestibular system and fetal presentation on handedness, cognitive and motor development: A comparison between cephalic and breech presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+                <w:t xml:space="preserve">Hervé Segond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.598114. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e13317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.598114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.13317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361416v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Verb Meanings and the Declarative/Procedural Model: A Developmental Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baltazart</w:t>
+                <w:t xml:space="preserve">F. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Declercq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.714523⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.241-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628140v1</w:t>
+                <w:t xml:space="preserve">hal-02923491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: The Role of Declarative and Procedural Memory in Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Kemény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.816889. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.816889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Psychological Vulnerability Factors for Bipolar Disorders on a Semantic Mediated Priming Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cartier</w:t>
+                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Deleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.598114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.598114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923491v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiabilité du témoignage oculaire dans les procédures pénales : une revue de la littérature.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Processing Verb Meanings and the Declarative/Procedural Model: A Developmental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Légale Du Vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.714523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.714523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340369v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component process analysis of verbal memory in a sample of students with a binge drinking pattern</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La fiabilité du témoignage oculaire dans les procédures pénales : une revue de la littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine Légale Du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2020.100323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03417335v1</w:t>
+                <w:t xml:space="preserve">hal-05340369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting heart rate variability moderates the relationship between trait emotional competencies and depression</w:t>
+                <w:t xml:space="preserve">Component process analysis of verbal memory in a sample of students with a binge drinking pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Batselé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fantini-Hauwel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2018.09.020⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2020.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916607v1</w:t>
+                <w:t xml:space="preserve">hal-03417335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte langagier émotionnel favorise-t-il l’apprentissage de nouveaux mots chez les apprentis lecteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire sémantique dans le trouble bipolaire : une revue de la littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resting heart rate variability moderates the relationship between trait emotional competencies and depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Batselé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fantini-Hauwel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.69 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2018.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2018.0468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02167832v1</w:t>
+                <w:t xml:space="preserve">hal-01916607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of implicit learning abilities in metaphor understanding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La mémoire sémantique dans le trouble bipolaire : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Labalestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Obert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2018.0468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2018.03.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01916569v1</w:t>
+                <w:t xml:space="preserve">hal-02167832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Role of implicit learning abilities in metaphor understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Drouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.13 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781720v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Basic Empathy Scale adapted to French middle childhood: Structure and development of empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (4), pp.1410-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-015-0650-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916614v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02781720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired conscious memory in non-clinical schizotypy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (3), pp.243 - 253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13546805.2015.1020147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916621v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Learning in Specific Language Impairment: Effects of Sequence Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gabriel</w:t>
+                <w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Maillart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+                <w:t xml:space="preserve">Marine Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lejeune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Desmottes</w:t>
+                <w:t xml:space="preserve">Harold Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1355617712001270⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166902v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-derived neurotrophic factor (BDNF) Val66Met polymorphism and its implication in executive functions in adult offspring of alcohol-dependent probands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Executive Functions in Adult Offspring of Alcohol-Dependent Probands: Toward a Cognitive Endophenotype?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Hubsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Gorwood</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (Suppl 1), pp.E356-E363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01903.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.alcohol.2013.03.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167777v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive Functions in Adult Offspring of Alcohol-Dependent Probands: Toward a Cognitive Endophenotype?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Brain-derived neurotrophic factor (BDNF) Val66Met polymorphism and its implication in executive functions in adult offspring of alcohol-dependent probands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Hubsch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nicolas Ramoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcohol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (4), pp.271-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alcohol.2013.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01903.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167780v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Procedural Learning in Specific Language Impairment: Effects of Sequence Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Bensalah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+                <w:t xml:space="preserve">Caroline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Desmottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0032297⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.264-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355617712001270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954000v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of the concept of teaching and its relationship with theory of mind in French 3- to 6-year olds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Basic Empathy Scale in Adults (BES-A): Factor structure of a revised form.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2011.10.008⟩</w:t>
+              <w:t xml:space="preserve">Psychological Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0032297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02167806v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Visual Learning in Children With Specific Language Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Speech-Language Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (4), pp.329-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1044/1058-0360(2012/11-0044)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of diachronic thinking between 6 and 11 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acquisition of the concept of teaching and its relationship with theory of mind in French 3- to 6-year olds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0165025411422177⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.303-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2011.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166888v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Serial Structure Procedural Learning in Children with Language Impairment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'apprentissage de nouvelles informations sémantiques par les patients amnésiques : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.577-610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1355617710001724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166891v1</w:t>
+                <w:t xml:space="preserve">hal-01916608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage de nouvelles informations sémantiques par les patients amnésiques : une revue de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The development of diachronic thinking between 6 and 11 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Labrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (6), pp.532-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165025411422177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916608v1</w:t>
+                <w:t xml:space="preserve">hal-02166888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Hyperpriming in Normal Aging: A Consequence of Instructions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploration of Serial Structure Procedural Learning in Children with Language Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meulemans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Willems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1355617710001724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825585.2010.492205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166884v1</w:t>
+                <w:t xml:space="preserve">hal-02166891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semantic Hyperpriming in Normal Aging: A Consequence of Instructions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.615-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2010.492205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What is the impact of the explicit knowledge of sequence regularities on both deterministic and probabilistic serial reaction time task performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (7), pp.1283-1298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/MC.36.7.1283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Emotion to Expression: Behavioral Patterns and State-of-the-Art Consistency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Decoding Emotions: Clustering Facial Expressions to Challenge State-of-the-art’s Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSITEC - Université de Lille, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224529v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Emotions: Clustering Facial Expressions to Challenge State-of-the-art’s Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">From Emotion to Expression: Behavioral Patterns and State-of-the-Art Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caruana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSITEC - Université de Lille, Apr 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050864v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production d'inférences pragmatiques d'enfants bons et faibles compreneurs lors de la compréhension de lecture : approche transversale et longitudinale</w:t>
+                <w:t xml:space="preserve">L'IA au profit de l'étude des expressions émotionnelles non verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Golly Ledoux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurie Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">L'intelligence artificielle dans la recherche en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QualiPsy - Université de Tours, Dec 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028368v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La production d'inférences pragmatiques d'enfants bons et faibles compreneurs lors de la compréhension de lecture : approche transversale et longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golly Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessing cognitive changes in Multiple Sclerosis: which change index is the most reliable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th annual meeting of the International MS Cognition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3895,504 +4154,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des postures corporelles dynamiques induites émotionnellement : captation et analyse des patterns d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition du colloque de l’ED CLI Jeunes Chercheurs : « Communication : « langage, corps et émotions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Saint-Denis (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier l’évolution cognitive dans la sclérose en plaques : quels sont les indices les plus fiables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, E-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émotion véhiculée par le langage au service de l'apprentissage de l'orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème congrès de la SFP2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semantic priming effect: how to explain individual differences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorine Preto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Scientific Study of Consciousness annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Diego, United States. pp.110, 2013, Abstract book of the Association for Scientific Study of Consciousness annual meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4402,201 +4661,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 394 p., 2021, Éducation Sup, 9782100811113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.gobin.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage implicite etacquisitions sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaire Européennes, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4606,314 +4865,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMS et émotions : les sentiments cachés derrière nos écrans. Dans C. Pélissier, O. Perlot et B. Mocquet (dir.),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System dans l’enseignement supérieur, la boule à facettes technopédagogique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Design Numerique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation d'apprentissage: de l'individu à la relation sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giraudeau, C.; Chasseigne, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie, Education et Vie Scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions publibook., pp.37-58, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of mind, tutoring and teaching.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saracho, N.; Spodek, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary perspectiveson theory of mind in early childhood education (ages 0 to 8).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Age Publishing, pp.321-342, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4981,51 +5240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37D028E5"/>
+    <w:nsid w:val="51FB28FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5212,51 +5471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-stefaniak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8947-7849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23436341X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2232122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Segond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03628140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.714523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kem&#233;ny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsel&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.09.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Drouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.03.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejeune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desmottes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617712001270" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2013.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJSG76X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2011.10.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN9STCD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schmitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1058-0360(2012/11-0044)" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025411422177" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355617710001724" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2010.492205" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willems" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meulemans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.7.1283" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golly Ledoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167884v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorine Preto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-stefaniak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8947-7849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23436341X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Segond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcmanus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kwiatkowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hautecoeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2023.2232122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Kem&#233;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Labalestra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.598114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03628140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baltazart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.714523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2020.100323" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Batsel&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.09.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2018.0468" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Drouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-015-0650-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2015.1020147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcohol.2013.03.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJSG76X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejeune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desmottes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617712001270" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny d'Ambrosio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bensalah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166899v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schmitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1058-0360(2012/11-0044)" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2011.10.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN9STCD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025411422177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Guillaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355617710001724" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2010.492205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willems" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meulemans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/MC.36.7.1283" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910016v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golly Ledoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorine Preto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>