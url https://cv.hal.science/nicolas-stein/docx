--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -562,291 +562,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently doped P3HT and polystyrene blend with porous 3D structure for thermoelectric applications</w:t>
+                <w:t xml:space="preserve">PVD coatings on open-cell 3D foams for electrochemical applications: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Essadiki</w:t>
+                <w:t xml:space="preserve">Loris Chavée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carvalho</w:t>
+                <w:t xml:space="preserve">Stéphane Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vigneron</w:t>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fleith</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TC03145A⟩</w:t>
+              <w:t xml:space="preserve">Progress in Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (4), pp.100797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2025.100797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361149v2</w:t>
+                <w:t xml:space="preserve">hal-05330304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVD coatings on open-cell 3D foams for electrochemical applications: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiently doped P3HT and polystyrene blend with porous 3D structure for thermoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Essadiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Chavée</w:t>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Fabrice Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
+                <w:t xml:space="preserve">Guillaume Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100 (4), pp.100797. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2025.100797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5TC03145A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330304v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet chemical synthesis of self-standing single-crystalline copper telluride Cu7Te4 nanorods: Characterizations and mechanism</w:t>
               </w:r>
@@ -1022,51 +1022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 621, pp.156845. </w:t>
@@ -1098,287 +1098,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorrosive performance and corrosion mechanisms of Zn–Mn‐coated steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights in the two-step synthesis of single crystalline Ag2Te nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Close</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/maco.202213473⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1), pp.126487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964101v1</w:t>
+                <w:t xml:space="preserve">hal-03932727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the two-step synthesis of single crystalline Ag2Te nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticorrosive performance and corrosion mechanisms of Zn–Mn‐coated steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Nathalie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michel</w:t>
+                <w:t xml:space="preserve">Albert Tidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Damien Close</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 289 (1), pp.126487. </w:t>
+              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/maco.202213473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932727v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Control of a Mesoporous Fibrillar PEDOT:PSS Aerogel Structure for Promising Thermoelectric Applications</w:t>
               </w:r>
@@ -1390,77 +1390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Weinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapneel Vijay Thakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.875856. </w:t>
@@ -1626,598 +1626,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the electrolyte composition on the electrochemical dissolution behavior of forged Inconel 718</w:t>
+                <w:t xml:space="preserve">Enhanced dielectric and electrocaloric properties in lead-free rod-like BCZT ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Msakni Malouche</w:t>
+                <w:t xml:space="preserve">Zouhair Hanani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Merselmiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rancic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daoud Mezzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.197 - 206. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.210-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-019-01386-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40145-020-0361-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046214v1</w:t>
+                <w:t xml:space="preserve">hal-02635246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
+                <w:t xml:space="preserve">Towards enhanced durability of electrochromic WO3 interfaced with liquid or ceramic sodium-based electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Manuel Tresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 360, pp.136931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558316v1</w:t>
+                <w:t xml:space="preserve">hal-02931228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dielectric and electrocaloric properties in lead-free rod-like BCZT ceramics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the electrolyte composition on the electrochemical dissolution behavior of forged Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
+                <w:t xml:space="preserve">Mariem Msakni Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoud Mezzane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Janvier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rancic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40145-020-0361-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.197 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-019-01386-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635246v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enhanced durability of electrochromic WO3 interfaced with liquid or ceramic sodium-based electrolytes</w:t>
+                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Tresse</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 360, pp.136931. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (12), pp.3766-3772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931228v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaadim Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,64 +2437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration mechanism of electrochromic Na x WO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,90 +2558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse electrodeposition and characterization of Zn–Mn coatings deposited from additive-free chloride electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Tidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Te-Bi core-shell nanowires by two-step electrodeposition in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,51 +2943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and thermoelectric properties of p-type bismuth antimony telluride nanowires synthetized by template electrodeposition in polycarbonate membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaadim Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schoenleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,51 +2995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 279, pp.258-268. </w:t>
@@ -3220,51 +3220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of high aspect ratio single crystalline tellurium nanowires from piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of Te one-dimensional nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,51 +3454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3991,51 +3991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimar Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (17), pp.2518-2543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4343,319 +4343,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
+                <w:t xml:space="preserve">Microstructure modifications and associated hardness and corrosion improvements in the AISI 420 martensitic stainless steel treated by high current pulsed electron beam (HCPEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Szymczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Y. Samih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.06.036⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 259 (C), pp.737-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297878v1</w:t>
+                <w:t xml:space="preserve">hal-01285988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure modifications and associated hardness and corrosion improvements in the AISI 420 martensitic stainless steel treated by high current pulsed electron beam (HCPEB)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Marcos</w:t>
+                <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 259 (C), pp.737-745. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.586-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.09.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285988v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tartaric acid on diffusion coefficients of Bi-III,Bi- Sb-III,Sb- Te-IV in aqueous medium: Application of electrodeposition of thermoelectric films</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schoenleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 724, pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5028,64 +5028,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of tellurium nanostructures in a room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,51 +5174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of electroplated Bi2(Te1-xSex)3 alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,90 +5295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature ionic liquid for lanthanum electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5696,51 +5696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galvanostatic and potentiostatic deposition of bismuth telluride films from nitric acid solution: effect of chemical and electrochemical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5980,51 +5980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of chemical and electrochemical parameters for the preparation of n-typeBi2Te0.7Se0.3 thin films by electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6154,51 +6154,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step synthesis of Te-based single crystalline 1D nanostructures by template-free electrodeposition in ionic liquids, K. Al Hokayem, L. Thiebaud, J. Ghanbaja, N. Stein, S. Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,51 +6206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COIL 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6275,77 +6275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6383,77 +6383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6616,51 +6616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of tellurium nanostructures by template-free electrodeposition in ionic liquids : from hollow nanostructures to hair-like nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6724,51 +6724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,51 +6970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of Te 1D nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7173,51 +7173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrosynthesis of self-standing single crystalline Te nanostructures in an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7268,90 +7268,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of monocristalline free standing Te nanowires in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM 2014 : conference on molten salts and ionic liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tallinn, Estonia</w:t>
@@ -7380,103 +7380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7501,90 +7501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nanofils de Te par électrodéposition sans matrice en milieu liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7609,103 +7609,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7730,90 +7730,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanum electrodeposition in air and water stable Room-Temperature Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8008,51 +8008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodéposition et caractérisations optiques de nanofils de Tellure monocristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8129,51 +8129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,51 +8358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Te nanostructures in ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8453,51 +8453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse par électrodéposition en milieu liquide ionique de nanostructures de tellure autosupportées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8535,64 +8535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical synthesis of Bi2Te3 in a piperidinium-based room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8660,90 +8660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition in room-temperature ionic liquids: a promising synthesis route for thermoelectric Bi-Sb-Te compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8798,90 +8798,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des liquides ioniques pour la synthèse électrochimique de matériaux de la famille Bi-Sb-Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9027,103 +9027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse électrochimique de Bi2Te3 en milieu liquide ionique, J. Szymczak, S. Legeai, S. Michel, N. Stein, C. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9142,402 +9142,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Ellipsometric investigations of Bi 2 Te 3 thin films grown by electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Estager</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Johann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stchakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Spectroscopic Ellipsometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226632v1</w:t>
+                <w:t xml:space="preserve">hal-02900896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsometric investigations of Bi 2 Te 3 thin films grown by electrodeposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H Terryn</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Spectroscopic Ellipsometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">NAMES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900896v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAMES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226627v1</w:t>
+                <w:t xml:space="preserve">hal-04226632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time In-Situ ellipsometric and gravimetric monitoring for electrochemistry experiments</w:t>
               </w:r>
@@ -9918,51 +9918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E183B88"/>
+    <w:nsid w:val="D41C05F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10149,51 +10149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-stein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3247-0085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132041936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05544877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148594" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05132399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Billeh Bouzouraa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Winiarski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163905" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05330304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2025.100797" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Claudel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Close" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04046214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni Malouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rancic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01386-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Merselmiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mezzane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40145-020-0361-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hajczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01295-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.084" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.05.190" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJZ4D6GN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Braghiroli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczurek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84K68KJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW6VJCDV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimar Rostek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehoo Chang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmee Cho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.105" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG0T09JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samih" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.09.065" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6P2378P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenleber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F61PBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.138" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C097JLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ahlers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Brand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNSKD1K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Hao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Johann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Beck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743273" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;M. Lecuire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022914615625" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L10K9K5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229231v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900853v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495917v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495914v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494653v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terryn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900874v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01824118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ042S" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-stein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3247-0085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132041936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05544877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148594" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05132399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Billeh Bouzouraa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Winiarski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163905" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05330304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2025.100797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Close" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Merselmiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mezzane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40145-020-0361-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04046214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni Malouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Lecomte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rancic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01386-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hajczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01295-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.084" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.05.190" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJZ4D6GN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Braghiroli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczurek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84K68KJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW6VJCDV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimar Rostek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehoo Chang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmee Cho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.105" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG0T09JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samih" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.09.065" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6P2378P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenleber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F61PBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.138" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C097JLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ahlers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Brand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNSKD1K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Hao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Johann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Beck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743273" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;M. Lecuire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022914615625" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L10K9K5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229231v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900853v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495917v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495914v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494653v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terryn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900874v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01824118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ042S" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>