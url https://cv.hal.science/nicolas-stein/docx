--- v1 (2026-04-18)
+++ v2 (2026-05-12)
@@ -298,555 +298,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion behaviour of titanium anodised in DES solvents: electrochemical study combined with ellipsometric investigations</w:t>
+                <w:t xml:space="preserve">Efficiently doped P3HT and polystyrene blend with porous 3D structure for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+                <w:t xml:space="preserve">Souhail Essadiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Broch</w:t>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montassar Billeh Bouzouraa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Fabrice Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliusz Winiarski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Fleith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TC03145A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132399v1</w:t>
+                <w:t xml:space="preserve">hal-05361149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiostatic Electrodeposition and Characterizations of Tin Selenide (SnSe) Films on Gold</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PVD coatings on open-cell 3D foams for electrochemical applications: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Adam</w:t>
+                <w:t xml:space="preserve">Loris Chavée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pernot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae01de⟩</w:t>
+              <w:t xml:space="preserve">Progress in Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (4), pp.100797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2025.100797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249095v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVD coatings on open-cell 3D foams for electrochemical applications: A review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentiostatic Electrodeposition and Characterizations of Tin Selenide (SnSe) Films on Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
+                <w:t xml:space="preserve">Axel Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2025.100797⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae01de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330304v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently doped P3HT and polystyrene blend with porous 3D structure for thermoelectric applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Carvalho</w:t>
+                <w:t xml:space="preserve">Corrosion behaviour of titanium anodised in DES solvents: electrochemical study combined with ellipsometric investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vigneron</w:t>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fleith</w:t>
+                <w:t xml:space="preserve">Montassar Billeh Bouzouraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Combet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliusz Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 710, pp.163905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TC03145A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361149v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet chemical synthesis of self-standing single-crystalline copper telluride Cu7Te4 nanorods: Characterizations and mechanism</w:t>
               </w:r>
@@ -983,90 +983,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the physico-chemical properties of SnSe films by pulse electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 621, pp.156845. </w:t>
@@ -1390,77 +1390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Weinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapneel Vijay Thakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.875856. </w:t>
@@ -1760,421 +1760,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enhanced durability of electrochromic WO3 interfaced with liquid or ceramic sodium-based electrolytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the electrolyte composition on the electrochemical dissolution behavior of forged Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Tresse</w:t>
+                <w:t xml:space="preserve">Mariem Msakni Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Horwat</w:t>
+                <w:t xml:space="preserve">Janvier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rancic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.197 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-019-01386-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931228v1</w:t>
+                <w:t xml:space="preserve">hal-04046214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the electrolyte composition on the electrochemical dissolution behavior of forged Inconel 718</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Msakni Malouche</w:t>
+                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-019-01386-z⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (12), pp.3766-3772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046214v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and chemical dynamics upon electrochemical cyclic sodiation of electrochromic tungsten oxide coatings extracted by in situ ellipsometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards enhanced durability of electrochromic WO3 interfaced with liquid or ceramic sodium-based electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Tresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Gilliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Broch</w:t>
+                <w:t xml:space="preserve">D. Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (12), pp.3766-3772. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 360, pp.136931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.389063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558316v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
               </w:r>
@@ -2294,77 +2294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ spectroelectrochemical ellipsometry using super continuum white laser: Study of the anodization of magnesium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,90 +2424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration mechanism of electrochromic Na x WO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Tresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kessein Eric Tillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2705,51 +2705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice thermal conductivity of Bi 2 Te 3 and SnSe using Debye-Callaway and Monte Carlo phonon transport modeling: Application to nanofilms and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Al-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,334 +2820,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Te-Bi core-shell nanowires by two-step electrodeposition in ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and thermoelectric properties of p-type bismuth antimony telluride nanowires synthetized by template electrodeposition in polycarbonate membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Thiebaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">Jonathan Schoenleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 279, pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840644v1</w:t>
+                <w:t xml:space="preserve">hal-02129955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and thermoelectric properties of p-type bismuth antimony telluride nanowires synthetized by template electrodeposition in polycarbonate membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Schoenleber</w:t>
+                <w:t xml:space="preserve">Synthesis of Te-Bi core-shell nanowires by two-step electrodeposition in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 279, pp.258-268. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.30 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129955v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide Growth Mechanism on Mg AZ91 Alloy by Anodizing: Combination of Electrochemical and Ellipsometric In-Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,51 +3207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of high aspect ratio single crystalline tellurium nanowires from piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of Te one-dimensional nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,180 +3422,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Mechanism during the Early Stages of electrodeposition of Bismuth telluride films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Broch</w:t>
+                <w:t xml:space="preserve">A review of electroplating for V-VI thermoelectric films: from synthesis to device integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimar Rostek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.05.190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (17), pp.2518-2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2015.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297874v1</w:t>
+                <w:t xml:space="preserve">hal-01297875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical performances of hydrothermal tannin-based carbons doped with nitrogen</w:t>
+                <w:t xml:space="preserve">Hydrothermally treated aminated tannin as precursor of N-doped carbon gels for supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. L. Braghiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
@@ -3630,94 +3605,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.332-340. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294764v1</w:t>
+                <w:t xml:space="preserve">hal-01294761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the aluminum incorporation on the properties of electrodeposited ZnO thin films</w:t>
               </w:r>
@@ -3813,1021 +3788,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermally treated aminated tannin as precursor of N-doped carbon gels for supercapacitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Szczurek</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 tilted nanowires, a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Parmentier</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.038⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (23), pp.233108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294761v1</w:t>
+                <w:t xml:space="preserve">hal-01297873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of electroplating for V-VI thermoelectric films: from synthesis to device integration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individual thermoelectric properties of electrodeposited bismuth telluride nanowires in polycarbonate membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taehoo Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungmee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongmin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schoenleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161, pp.403-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2015.203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297875v1</w:t>
+                <w:t xml:space="preserve">hal-01297871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 tilted nanowires, a molecular dynamics study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaput</w:t>
+                <w:t xml:space="preserve">Electrochemical performances of hydrothermal tannin-based carbons doped with nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. L. Braghiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Szczurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922480⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.332-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297873v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual thermoelectric properties of electrodeposited bismuth telluride nanowires in polycarbonate membranes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth Mechanism during the Early Stages of electrodeposition of Bismuth telluride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 161, pp.403-407. </w:t>
+              <w:t xml:space="preserve">, 2015, 174, pp.376-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.05.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297871v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure modifications and associated hardness and corrosion improvements in the AISI 420 martensitic stainless steel treated by high current pulsed electron beam (HCPEB)</w:t>
+                <w:t xml:space="preserve">Influence of tartaric acid on diffusion coefficients of Bi-III,Bi- Sb-III,Sb- Te-IV in aqueous medium: Application of electrodeposition of thermoelectric films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Samih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Marcos</w:t>
+                <w:t xml:space="preserve">J. Schoenleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.09.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 724, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285988v1</w:t>
+                <w:t xml:space="preserve">hal-01297876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure modifications and associated hardness and corrosion improvements in the AISI 420 martensitic stainless steel treated by high current pulsed electron beam (HCPEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Samih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Szymczak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 137, pp.586-594. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 259 (C), pp.737-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.06.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297878v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tartaric acid on diffusion coefficients of Bi-III,Bi- Sb-III,Sb- Te-IV in aqueous medium: Application of electrodeposition of thermoelectric films</w:t>
+                <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schoenleber</w:t>
+                <w:t xml:space="preserve">Jonathan Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 724, pp.111-117. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.586-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297876v1</w:t>
+                <w:t xml:space="preserve">hal-01297878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a real-time spectroscopic rotating compensator ellipsometer without systematic errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,51 +4925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5028,51 +5028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of tellurium nanostructures in a room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,90 +5566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time in situ ellipsometric and gravimetric monitoring for electrochemistry experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6167,51 +6167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step synthesis of Te-based single crystalline 1D nanostructures by template-free electrodeposition in ionic liquids, K. Al Hokayem, L. Thiebaud, J. Ghanbaja, N. Stein, S. Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,51 +6269,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
+                <w:t xml:space="preserve">Electrodeposition of single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
@@ -6331,97 +6331,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNano 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st Japan-France Virtual Workshop on thermoelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161409v1</w:t>
+                <w:t xml:space="preserve">hal-04161963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
+                <w:t xml:space="preserve">Single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
@@ -6439,73 +6439,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Japan-France Virtual Workshop on thermoelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
+              <w:t xml:space="preserve">CNano 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161963v1</w:t>
+                <w:t xml:space="preserve">hal-04161409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 and SnSe using Debye-Callaway and Boltzmann transport equation</w:t>
               </w:r>
@@ -6517,51 +6517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Al-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of tellurium nanostructures by template-free electrodeposition in ionic liquids : from hollow nanostructures to hair-like nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6737,51 +6737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,316 +6826,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the thermal conductivity of Bi2Te3 one dimensional nanostructures: simulation and synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the morphology of Te 1D nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">229th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473259v1</w:t>
+                <w:t xml:space="preserve">hal-01495936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the morphology of Te 1D nanostructures by template-free electrochemical deposition in an ionic liquid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the thermal conductivity of Bi2Te3 one dimensional nanostructures: simulation and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A D Danine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">229th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495936v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 nanowires and nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2015 21st International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7160,51 +7160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrosynthesis of self-standing single crystalline Te nanostructures in an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,64 +7255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of monocristalline free standing Te nanowires in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,377 +7374,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Synthèse de nanofils de Te par électrodéposition sans matrice en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SFC Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496343v1</w:t>
+                <w:t xml:space="preserve">hal-04229231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanofils de Te par électrodéposition sans matrice en milieu liquide ionique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">EUCHEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229231v1</w:t>
+                <w:t xml:space="preserve">hal-01496335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCHEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496335v1</w:t>
+                <w:t xml:space="preserve">hal-01496343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanum electrodeposition in air and water stable Room-Temperature Ionic Liquids</w:t>
               </w:r>
@@ -7887,64 +7887,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando Spectroscopic Ellipsometry Probing Electrochemical Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7995,90 +7995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodéposition et caractérisations optiques de nanofils de Tellure monocristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8116,51 +8116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,77 +8224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Imaging of Thermoelectric 1D nanowires of Bi2Te3 using Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A D Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8345,51 +8345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Te nanostructures in ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8440,51 +8440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse par électrodéposition en milieu liquide ionique de nanostructures de tellure autosupportées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,77 +8535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical synthesis of Bi2Te3 in a piperidinium-based room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8660,64 +8660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition in room-temperature ionic liquids: a promising synthesis route for thermoelectric Bi-Sb-Te compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8779,331 +8779,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des liquides ioniques pour la synthèse électrochimique de matériaux de la famille Bi-Sb-Te</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">Real-Time ellipsometric spectra without systematics errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSE-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kyoto, Japan. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494652v1</w:t>
+                <w:t xml:space="preserve">hal-02900842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time ellipsometric spectra without systematics errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Broch</w:t>
+                <w:t xml:space="preserve">Synthèse électrochimique de Bi2Te3 en milieu liquide ionique, J. Szymczak, S. Legeai, S. Michel, N. Stein, C. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE-6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Kyoto, Japan. 2013</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900842v1</w:t>
+                <w:t xml:space="preserve">hal-01494653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse électrochimique de Bi2Te3 en milieu liquide ionique, J. Szymczak, S. Legeai, S. Michel, N. Stein, C. Boulanger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Apport des liquides ioniques pour la synthèse électrochimique de matériaux de la famille Bi-Sb-Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9118,81 +9118,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494653v1</w:t>
+                <w:t xml:space="preserve">hal-01494652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsometric investigations of Bi 2 Te 3 thin films grown by electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9918,51 +9918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D41C05F0"/>
+    <w:nsid w:val="46426438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10149,51 +10149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-stein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3247-0085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132041936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05544877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148594" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05132399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Billeh Bouzouraa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Winiarski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163905" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05330304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2025.100797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Close" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Merselmiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mezzane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40145-020-0361-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04046214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni Malouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Lecomte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rancic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01386-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hajczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01295-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.084" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.05.190" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJZ4D6GN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Braghiroli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczurek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84K68KJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW6VJCDV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimar Rostek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehoo Chang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmee Cho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.105" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG0T09JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samih" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.09.065" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6P2378P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenleber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F61PBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.138" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C097JLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ahlers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Brand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNSKD1K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Hao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Johann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Beck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743273" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;M. Lecuire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022914615625" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L10K9K5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229231v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900853v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495917v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495914v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494653v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terryn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900874v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01824118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ042S" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-stein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3247-0085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132041936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05544877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148594" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361149v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Essadiki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03145A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05330304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lucas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2025.100797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05132399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Billeh Bouzouraa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Winiarski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163905" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Close" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202213473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03964088v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Weinbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapneel Vijay Thakkar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/femat.2022.875856" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Merselmiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mezzane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40145-020-0361-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04046214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Msakni Malouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rancic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01386-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gilliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.389063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tresse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136931" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessein Eric Tillous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.001104" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hajczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01295-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.12.084" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimar Rostek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2015.203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Braghiroli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczurek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW6VJCDV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehoo Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungmee Cho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongmin Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.105" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG0T09JF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294764v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84K68KJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.05.190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJZ4D6GN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297876v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenleber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.04.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F61PBM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Samih" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.09.065" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6P2378P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.138" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C097JLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ahlers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Brand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.08.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGNSKD1K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Zou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Hao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900586v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Johann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Beck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2743273" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;M. Lecuire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022914615625" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4L10K9K5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495929v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900853v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495917v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495914v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494653v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494652v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stchakovsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terryn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900874v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01824118v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ042S" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>