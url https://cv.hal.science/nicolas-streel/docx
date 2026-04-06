--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -400,676 +400,676 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Importance of HDO and D/H on Venus</w:t>
+                <w:t xml:space="preserve">Detailed microphysics coupled with the Venus Planetary Climate Model : One-dimensional and three-dimensional simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
+                <w:t xml:space="preserve">Nicolas Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Määttänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
+              <w:t xml:space="preserve">EPSC-DPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-629⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280686v1</w:t>
+                <w:t xml:space="preserve">hal-05269704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed microphysics coupled with the Venus Planetary Climate Model : One-dimensional and three-dimensional simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of unconstrained parameters on the global dynamics in the “transition region” of Venus atmosphere with the Venus PCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Streel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS 2025</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269704v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of unconstrained parameters on the global dynamics in the “transition region” of Venus atmosphere with the Venus PCM</w:t>
+                <w:t xml:space="preserve">Understanding the Importance of HDO and D/H on Venus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martinez</w:t>
+                <w:t xml:space="preserve">Dan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Gilli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Navarro</w:t>
+                <w:t xml:space="preserve">Guillaume Petzold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
+                <w:t xml:space="preserve">Qiuyu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279460v1</w:t>
+                <w:t xml:space="preserve">hal-05280686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing detailed microphysics into the Venus Planetary Climate Model: model validation in one dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Strong variability of the NO nightglow modelled on Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Streel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Määttänen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-422, </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04674988v1</w:t>
+                <w:t xml:space="preserve">insu-04676328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong variability of the NO nightglow modelled on Venus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Introducing detailed microphysics into the Venus Planetary Climate Model: model validation in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Streel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Määttänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anni Määttänen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-387, </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04676328v1</w:t>
+                <w:t xml:space="preserve">insu-04674988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling Of The Venus Nitrogen Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Streel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,51 +1182,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des nuages et de la chimie sur la composition de l’atmosphère de Vénus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Streel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Sorbonne Université, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025SORUS404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1285,103 +1285,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A re-analysis of the circulation in the “transition region” of Venus atmosphere (90-130 km) with the Venus PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-256, 2024, </w:t>
@@ -1588,51 +1588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolzenbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04617342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petzold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Streel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebonnois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolzenbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04617342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Streel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-97" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1424" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petzold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-387" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebonnois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>