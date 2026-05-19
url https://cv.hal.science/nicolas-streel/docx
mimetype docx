--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,155 +234,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strong Variability of the Modeled Venus NO Nightglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Määttänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stolzenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JE009316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JE009316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of the Turbulent Vertical Mixing on Chemical and Cloud Species in the Venus Cloud Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anni Määttänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (12), pp.e2024GL108771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024gl108771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04617342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -392,773 +526,773 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed microphysics coupled with the Venus Planetary Climate Model : One-dimensional and three-dimensional simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anni Määttänen</w:t>
+                <w:t xml:space="preserve">Understanding the Importance of HDO and D/H on Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Petzold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS 2025</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-97⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269704v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of unconstrained parameters on the global dynamics in the “transition region” of Venus atmosphere with the Venus PCM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Detailed microphysics coupled with the Venus Planetary Climate Model : One-dimensional and three-dimensional simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Määttänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
+              <w:t xml:space="preserve">EPSC-DPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1424⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279460v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Importance of HDO and D/H on Venus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of unconstrained parameters on the global dynamics in the “transition region” of Venus atmosphere with the Venus PCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Petzold</w:t>
+                <w:t xml:space="preserve">Antoine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuyu Xu</w:t>
+                <w:t xml:space="preserve">Gabriella Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-629⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280686v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong variability of the NO nightglow modelled on Venus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Introducing detailed microphysics into the Venus Planetary Climate Model: model validation in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Streel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Määttänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anni Määttänen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-387, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-387⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04676328v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04674988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing detailed microphysics into the Venus Planetary Climate Model: model validation in one dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong variability of the NO nightglow modelled on Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Streel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Määttänen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-422, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-422⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04674988v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04676328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling Of The Venus Nitrogen Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Streel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Streel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Määttänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venus Surface and Atmosphere 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Houston, United States. pp.LPI Contribution No. 2807, id.8021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04408816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1168,100 +1302,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des nuages et de la chimie sur la composition de l’atmosphère de Vénus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Streel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Sorbonne Université, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025SORUS404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05480522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1271,177 +1405,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A re-analysis of the circulation in the “transition region” of Venus atmosphere (90-130 km) with the Venus PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Stolzenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-256, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04689071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1588,51 +1722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolzenbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04617342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108771" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Streel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-97" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1424" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petzold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-387" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebonnois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolzenbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Streel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009316" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04617342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108771" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petzold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-97" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-387" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebonnois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-256" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>