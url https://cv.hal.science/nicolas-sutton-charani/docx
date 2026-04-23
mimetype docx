--- v1 (2026-03-30)
+++ v2 (2026-04-23)
@@ -1369,260 +1369,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Critical Force Based on Time-Domain Near Infrared Spectroscopy and Electromyography With Explainable Machine Learning</w:t>
+                <w:t xml:space="preserve">New actimetric dataset for lite human activity recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+                <w:t xml:space="preserve">Alice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Lacerenza</w:t>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pla</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOTT 2025 - annual meeting of the International Society on Oxygen Transport to Tissue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229290v1</w:t>
+                <w:t xml:space="preserve">hal-05384693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New actimetric dataset for lite human activity recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Critical Force Based on Time-Domain Near Infrared Spectroscopy and Electromyography With Explainable Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Michele Lacerenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Bakhti</w:t>
+                <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mottet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">ISOTT 2025 - annual meeting of the International Society on Oxygen Transport to Tissue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384693v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREB: Temporal Refinement of Egocentric Body Pose</w:t>
               </w:r>
@@ -2118,51 +2118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily life monitoring post stroke: accelerometric references in healthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
@@ -2661,342 +2661,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t>
+                <w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986853v1</w:t>
+                <w:t xml:space="preserve">hal-02884204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t>
+                <w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marchal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tagny Gildas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884204v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction bayésienne de prédictions issues d'arbres de décision et évaluation crédibiliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ajustement bayesien des mesures de similarité entre utilisateurs pour améliorer les recommandations basées sur un filtrage collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">LFA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294377v1</w:t>
+                <w:t xml:space="preserve">hal-02293232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des ontologies aux systèmes de recommandation : état de l'art et perspectives</w:t>
               </w:r>
@@ -3084,135 +3123,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement bayesien des mesures de similarité entre utilisateurs pour améliorer les recommandations basées sur un filtrage collaboratif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction bayésienne de prédictions issues d'arbres de décision et évaluation crédibiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès, Nov 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293232v1</w:t>
+                <w:t xml:space="preserve">hal-02294377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation incertaine à partir de mesures non-reproductibles. Application à la comparaison de pression exercée par des matelas</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4478,51 +4478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rubio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chalm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15100621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03203750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lacerenza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05192557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Henriques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03800992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Fagard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02872165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Neverov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Khnifass" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Beye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B088DB63276C27C2DD36E28276A02348BD70CCBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014COMP1835" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rubio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chalm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15100621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03203750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lacerenza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05192557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Henriques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03800992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Fagard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02872165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Neverov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Khnifass" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Beye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B088DB63276C27C2DD36E28276A02348BD70CCBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014COMP1835" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>