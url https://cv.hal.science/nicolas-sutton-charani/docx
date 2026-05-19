--- v2 (2026-04-23)
+++ v3 (2026-05-19)
@@ -1335,1560 +1335,1552 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New actimetric dataset for lite human activity recognition</w:t>
+                <w:t xml:space="preserve">Dynamical 2D-DFA for movement analysis in obstetrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bourdon</w:t>
+                <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Bakhti</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mottet</w:t>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3802842.3802888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384693v1</w:t>
+                <w:t xml:space="preserve">hal-05624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Critical Force Based on Time-Domain Near Infrared Spectroscopy and Electromyography With Explainable Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+                <w:t xml:space="preserve">New actimetric dataset for lite human activity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pla</w:t>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Besson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOTT 2025 - annual meeting of the International Society on Oxygen Transport to Tissue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229290v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREB: Temporal Refinement of Egocentric Body Pose</w:t>
+                <w:t xml:space="preserve">Prediction of Critical Force Based on Time-Domain Near Infrared Spectroscopy and Electromyography With Explainable Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Silva Henriques</w:t>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allaert</w:t>
+                <w:t xml:space="preserve">Michele Lacerenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sutton Charani</w:t>
+                <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CBMI 2025 - International Conference on Content-Based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ISOTT 2025 - annual meeting of the International Society on Oxygen Transport to Tissue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192557v1</w:t>
+                <w:t xml:space="preserve">hal-05229290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des arbres de régression dans l’analyse douce des fluctuations redressées (soft DFA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">TREB: Temporal Refinement of Egocentric Body Pose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Silva Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Faux</w:t>
+                <w:t xml:space="preserve">Benjamin Allaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE CBMI 2025 - International Conference on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777787v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential linear regression for soft Detrended Fluctuation Analysis</w:t>
+                <w:t xml:space="preserve">Apports des arbres de régression dans l’analyse douce des fluctuations redressées (soft DFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663668v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression linéaire crédibiliste pour l’analyse douce des fluctuations redressées (soft DFA)</w:t>
+                <w:t xml:space="preserve">Evidential linear regression for soft Detrended Fluctuation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.74-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777782v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Filtering and Spatio-Temporal Gradient for Micro-movements Analysis in the Context of Bedsores Prevention</w:t>
+                <w:t xml:space="preserve">Régression linéaire crédibiliste pour l’analyse douce des fluctuations redressées (soft DFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2022 - 7th International Conference on Belief Functions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800992v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily life monitoring post stroke: accelerometric references in healthy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidential Filtering and Spatio-Temporal Gradient for Micro-movements Analysis in the Context of Bedsores Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bourdon</w:t>
+                <w:t xml:space="preserve">Francis Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Quellec</w:t>
+                <w:t xml:space="preserve">Willy Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Lacaille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karima Bakhti</w:t>
+                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF 2022 - 7th International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.297-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443323v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we predict the internal load (perceived exertion) from the external load (GPS) with machine learning?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vallance</w:t>
+                <w:t xml:space="preserve">Daily life monitoring post stroke: accelerometric references in healthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443310v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Can we predict the internal load (perceived exertion) from the external load (GPS) with machine learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Maheu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531261v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Smoothing of Decision Tree Soft Predictions and Evidential Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2020 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_28⟩</w:t>
+              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872165v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation crédibiliste pour la prédiction de charge interne de joueurs de football</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Smoothing of Decision Tree Soft Predictions and Evidential Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2020 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.368-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969311v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Imputation crédibiliste pour la prédiction de charge interne de joueurs de football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Elimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884204v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagny Gildas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,167 +2891,184 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement bayesien des mesures de similarité entre utilisateurs pour améliorer les recommandations basées sur un filtrage collaboratif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès, Nov 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293232v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des ontologies aux systèmes de recommandation : état de l'art et perspectives</w:t>
+                <w:t xml:space="preserve">Ajustement bayesien des mesures de similarité entre utilisateurs pour améliorer les recommandations basées sur un filtrage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
@@ -3077,991 +3086,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.64-77</w:t>
+              <w:t xml:space="preserve">LFA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329644v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction bayésienne de prédictions issues d'arbres de décision et évaluation crédibiliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des ontologies aux systèmes de recommandation : état de l'art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">30. Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294377v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation incertaine à partir de mesures non-reproductibles. Application à la comparaison de pression exercée par des matelas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction bayésienne de prédictions issues d'arbres de décision et évaluation crédibiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294372v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation incertaine à partir de mesures non-reproductibles. Application à la comparaison de pression exercée par des matelas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Neverov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Khnifass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Beye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294352v1</w:t>
+                <w:t xml:space="preserve">hal-02294372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of uncertainty during data acquisition and processing chain on sensory data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933847v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and evaluating classifiers from evidential data: application to E2M tree pruning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consideration of uncertainty during data acquisition and processing chain on sensory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulon Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Belief Functions, BELIEF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923324v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of E2M Decision Trees to Rubber Quality Prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Training and evaluating classifiers from evidential data: application to E2M tree pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Conference on Belief Functions, BELIEF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01063863v1</w:t>
+                <w:t xml:space="preserve">hal-01923324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning decision trees from uncertain data with an evidential EM approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Application of E2M Decision Trees to Rubber Quality Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Machine Learning and Applications (ICMLA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.107-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933177v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres de classification construits à partir de fonctions de croyance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Learning decision trees from uncertain data with an evidential EM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Machine Learning and Applications (ICMLA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Miami, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923310v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arbres de classification construits à partir de fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denoeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classification trees based on belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Belief Functions (BELIEF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.77-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29461-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4071,51 +4188,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning approach for predicting injury in soccer from external and internal training loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4170,51 +4287,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2019 - 18th Congress of the ACAPS in Paris, from the 29 - 31 October,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4224,114 +4341,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage à partir de données et de connaissances incertaines : application à la prédiction de la qualité du caoutchouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Technologie de Compiègne, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014COMP1835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01163798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4478,51 +4595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rubio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chalm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15100621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03203750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lacerenza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05192557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Henriques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03800992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Fagard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02872165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Neverov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Khnifass" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Beye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B088DB63276C27C2DD36E28276A02348BD70CCBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014COMP1835" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rubio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chalm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15100621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03203750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fouque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05624779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lacerenza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05192557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Henriques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03800992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Deligni&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Fagard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443323v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quellec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02872165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_28" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Neverov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Khnifass" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Beye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29461-7_9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B088DB63276C27C2DD36E28276A02348BD70CCBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01163798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014COMP1835" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>