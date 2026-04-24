--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -84,3520 +84,3637 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Sort Polymorphism with Elimination Constraints</w:t>
+                <w:t xml:space="preserve">The Rewster: Type Preserving Rewrite Rules for the Rocq Prover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Rosain</w:t>
+                <w:t xml:space="preserve">Yann Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Díaz</w:t>
+                <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Maillard</w:t>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Winterhalter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3776732⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-026-09753-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372721v2</w:t>
+                <w:t xml:space="preserve">hal-05294553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All Your Base Are Belong to Us</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded Sort Polymorphism with Elimination Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Poiret</w:t>
+                <w:t xml:space="preserve">Tomás Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
+                <w:t xml:space="preserve">Kenji Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Maillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.1-34. </w:t>
+              <w:t xml:space="preserve">, 2026, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3704912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3776732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801739v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Equality Meets CIC</w:t>
+                <w:t xml:space="preserve">All Your Base Are Belong to Us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pujet</w:t>
+                <w:t xml:space="preserve">Josselin Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (2), pp.1-35. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3719342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3704912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085635v1</w:t>
+                <w:t xml:space="preserve">hal-04801739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Dynamic Embedding for Gradual Typing *</w:t>
+                <w:t xml:space="preserve">Observational Equality Meets CIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Jacobs</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Loïc Pujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3747507⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (2), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3719342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162302v1</w:t>
+                <w:t xml:space="preserve">hal-05085635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correct and Complete Type Checking and Certified Erasure for Coq, in Coq</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+                <w:t xml:space="preserve">Robust Dynamic Embedding for Gradual Typing *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Forster</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3706056⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (ICFP), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3747507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077552v3</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Indexed Inductive Types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correct and Complete Type Checking and Certified Erasure for Coq, in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meven Lennon-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Malewski</w:t>
+                <w:t xml:space="preserve">Jakob Botsch Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Maillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (ICFP), pp.544-572. </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3674644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3706056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681546v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077552v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Extraction from Coq to OCaml</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradual Indexed Inductive Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Malewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Forster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (PLDI), pp.52-75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3656379⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8 (ICFP), pp.544-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3674644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329663v1</w:t>
+                <w:t xml:space="preserve">hal-04681546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impredicative Observational Equality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Verified Extraction from Coq to OCaml</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Proceedings of the ACM on programming languages, 7 (POPL), pp.74. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 8 (PLDI), pp.52-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3656379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3571739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857705v2</w:t>
+                <w:t xml:space="preserve">hal-04329663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Equality: Now For Good</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impredicative Observational Equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (POPL), pp.1-29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Proceedings of the ACM on programming languages, 7 (POPL), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3571739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3498693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03367052v4</w:t>
+                <w:t xml:space="preserve">hal-03857705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradualizing the Calculus of Inductive Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Lennon-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Maillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Programming Languages and Systems (TOPLAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3495528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896776v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reasonably Gradual Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meven Lennon-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Maillard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3547655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Taming of the Rew: A Type Theory with Computational Assumptions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observational Equality: Now For Good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, POPL 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3434341⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6 (POPL), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3498693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901011v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367052v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Marriage of Univalence and Parametricity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Taming of the Rew: A Type Theory with Computational Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Cockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+                <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (1), pp.1-44. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, POPL 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3429979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3434341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120580v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fire Triangle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Marriage of Univalence and Parametricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-28. </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (1), pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3371126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3429979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383109v1</w:t>
+                <w:t xml:space="preserve">hal-03120580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model structure on the universe of all types in interval type theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Fire Triangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960129520000213⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3371126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966633v1</w:t>
+                <w:t xml:space="preserve">hal-02383109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coq Coq Correct! Verification of Type Checking and Erasure for Coq, in Coq</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Model structure on the universe of all types in interval type theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-28. </w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3371076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960129520000213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380196v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MetaCoq Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coq Coq Correct! Verification of Type Checking and Erasure for Coq, in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Winterhalter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10817-019-09540-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3371076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167423v1</w:t>
+                <w:t xml:space="preserve">hal-02380196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reasonably Exceptional Type Theory</w:t>
+                <w:t xml:space="preserve">The MetaCoq Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3341712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-019-09540-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189128v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitional Proof-Irrelevance without K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, POPL'19, pp.1-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3290316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical foundations of distributed aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (3), pp.193-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00446-018-0334-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations of Dependent Interoperability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Reasonably Exceptional Type Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jacob Fehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0956796818000011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Issue ICFP, 3, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3341712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629909v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalences for Free</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, ICFP'18, 2 (ICFP), pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3234615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559073v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit formula for the free exponential modality of linear logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Melliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (7), pp.1253-1286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0960129516000426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Special Issue on Homotopy Type Theory and Univalent Foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lefanu Lumsdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-018-9491-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect capabilities for Haskell: Taming effect interference in monadic programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Foundations of Dependent Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Evariste Dagand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2015.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956796818000011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400002v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawvere-Tierney sheafification in Homotopy Type Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect capabilities for Haskell: Taming effect interference in monadic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Formalized Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6092/issn.1972-5787/6232⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119, pp.3-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2015.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451710v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Execution Levels for Aspect-Oriented Programming: Design, Semantics, Implementations and Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lawvere-Tierney sheafification in Homotopy Type Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Quirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80 (1), pp.311-342. </w:t>
+              <w:t xml:space="preserve">Journal of Formalized Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2013.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6092/issn.1972-5787/6232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872786v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Aspects: A Typed Monadic Embedding of Pointcuts and Advice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Execution Levels for Aspect-Oriented Programming: Design, Semantics, Implementations and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (1), pp.311-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2013.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872782v1</w:t>
+                <w:t xml:space="preserve">hal-00872786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How synchronization protects from noise.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effective Aspects: A Typed Monadic Embedding of Pointcuts and Advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quang-Cuong Pham</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LNCS Transactions on Aspect-Oriented Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460739v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource modalities in tensor logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Melliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 161 (5), pp.632-653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apal.2009.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contraction theory approach to stochastic incremental stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">How synchronization protects from noise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Cuong Pham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54 (4), pp.816--820. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.e1000637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2008.2009619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00466264v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A contraction theory approach to stochastic incremental stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Cuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (4), pp.816--820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2008.2009619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00466264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geometry of the superior colliculus mapping and efficient oculomotor computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 97 (4), pp.279-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00422-007-0172-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3607,4186 +3724,4186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babel-formal: Translation of Proofs between Lean and Rocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Stoskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th Workshop on Mathematical Reasoning and AI at NeurIPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Certified Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Maillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OOPSLA 2025 - ACM Conference on Object Oriented Programming Systems Languages and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Singapore, Singapore. pp.1-28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3763068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rewster: Type Preserving Rewrite Rules for the Coq Proof Assistant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observational Equality Meets CIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Theorem Proving (ITP 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITP.2024.26⟩</w:t>
+              <w:t xml:space="preserve">ESOP 2024 - 33rd European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Luxembourg, Luxembourg. pp.275-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57262-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511667v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Equality Meets CIC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Rewster: Type Preserving Rewrite Rules for the Coq Proof Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP 2024 - 33rd European Symposium on Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57262-3_12⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Theorem Proving (ITP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Bertot; Temur Kutsia; Michael Norrish, Sep 2024, Tbilisi, Georgia. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITP.2024.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535982v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rewster: The Coq Proof Assistant with Rewrite Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TYPES 2023 - 29th International Conference on Types for Proofs and Programs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valencia, Spain. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lost to the River: Embracing Sort Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TYPES 2023 - 29th International Conference on Types for Proofs and Programs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valencia, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setoid type theory - a syntactic translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Altenkirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambrus Kaposi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPC 2019 - 13th International Conference on Mathematics of Program Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.155-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-33636-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliminating Reflection from Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPP 2019 - 8th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lisbonne, Portugal. pp.91-103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3293880.3294095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849166v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Certified Meta-Programming with Typed Template-Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITP 2018 - 9th Conference on Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.20-39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94821-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure is Not an Option An Exceptional Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP 2018 - 27th European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.245-271, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-89884-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit formula for the free exponential modality of linear logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Melliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2009 : 36th International Colloquium on Automata, Languages, and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Rhodes, Greece. pp.247-260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typed Template Coq -- Certified Meta-Programming in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoqPL 2018 - The Fourth International Workshop on Coq for Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Los Angeles, CA, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The next 700 syntactical models of type theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Certified Programs and Proofs (CPP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.182 - 194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3018610.3018620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effectful Way to Eliminate Addiction to Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic in Computer Science (LICS), 2017 32nd Annual ACM/IEEE Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LICS.2017.8005113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de la théorie des types donnés par traduction de programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ièmes Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Gourette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Type Equivalences for Verified Dependent Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Evariste Dagand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFP 2016 - 21st ACM SIGPLAN International Conference on Functional Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nara, Japan. pp.298-310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2951913.2951933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Definitional Side of the Forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lewertowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logics in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/http://dx.doi.org/10.1145/2933575.2935320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild omega-Categories for the Homotopy Hypothesis in Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typed Lambda Calculi and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Varsovie, Poland. pp.226-240, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.TLCA.2015.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual Certified Programming in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACM Dynamic Languages Symposium (DLS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2816707.2816710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Reasoning About Aspect Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Schrijvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modularity (Modularity'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspectual Session Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modularity - 13th International Conference on Modularity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lugano, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2577080.2577085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazier Imperative Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles and Practice of Declarative Programming (PPDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect Capabilities For Haskell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Symposium on Programming Languages (SBLP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Maceio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universe Polymorphism in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Typed Monadic Embedding of Aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Taming aspects with monads and membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual international conference on Aspect-Oriented Software Development (Modularity-AOSD'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOAL'13: Foundations of aspect-oriented languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2451598.2451600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763695v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Unification with Type Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Figueroa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs (JFLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming aspects with monads and membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A Typed Monadic Embedding of Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOAL'13: Foundations of aspect-oriented languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th annual international conference on Aspect-Oriented Software Development (Modularity-AOSD'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808983v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monadic Interpretation of Execution Levels and Exceptions for AOP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extending Type Theory with Forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modularity: AOSD'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">LICS 2012 : Logic In Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dubrovnik, Croatia. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00592132v3</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Aspects with Membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Practical Monadic Aspect Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Aspect-Oriented Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690706v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Type Theory with Forcing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Taming Aspects with Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2012 : Logic In Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dubrovnik, Croatia. pp.0-0</w:t>
+              <w:t xml:space="preserve">Foundations of Aspect-Oriented Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685150v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Monadic Aspect Weaver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Monadic Interpretation of Execution Levels and Exceptions for AOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Aspect-Oriented Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Modularity: AOSD'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690717v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00592132v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Journey of Biorthogonal Logical Relations to the Realm of Assembly Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LOLA 2011, Syntax and Semantics of Low Level Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect oriented programming: a language for 2-categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th international workshop on Foundations of aspect-oriented languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.13--17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1960510.1960514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00583429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krivine realizability for compiler correctness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LOLA 2010, Syntax and Semantics of Low Level Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theory of distributed aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Aspect-Oriented Software Development (AOSD '10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rennes, Saint-Malo, France. pp.133--144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1739230.1739246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00423996v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algebraic account of references in game semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Melliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Foundations of Programming Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Oxford, United Kingdom. pp.377-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit formula for the free exponential modality of linear logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Melliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Colloquium on Automata, Languages and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Rhodes, Greece. pp.247-260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiling Functional Types to Relational Specifications for Low Level Imperative Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Types in Language Design and Implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a neurophysiological model of saccadic eye movements on an anthropomorphic robotic head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseo Stefano Maini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Laschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Gênes, Italy. pp.438-443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICHR.2006.321309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective amplification using a contracting model of the basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroComp 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Pont A Mousson, France. pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contracting model of the basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Natural Action Selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On timed automata with input-determined guards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak d'Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Techniques, Modelling and Analysis of Timed and Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, France. pp.68-83, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b100824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7796,1451 +7913,1350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcing in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divide and Check: Logical Relations, No Algorithms Attached</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Poiret</w:t>
+                <w:t xml:space="preserve">Definitional Proof Irrelevance Made Accessible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Felicissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Maillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05495420v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474391v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definitional Proof Irrelevance Made Accessible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divide and Check: Logical Relations, No Algorithms Attached</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pujet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Josselin Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05474391v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rewster: Type Preserving Rewrite Rules for the Rocq Prover</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nested Inductive Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294553v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Inductive Types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lamiaux</w:t>
+                <w:t xml:space="preserve">The Multiverse: Logical Modularity for Proof Assistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Forster</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366368v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiverse: Logical Modularity for Proof Assistants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model structure on the universe in a two level type theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Maillard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324596v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model structure on the universe in a two level type theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Univalence for free</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579822v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786589v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Univalence for free</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decomposing Logical Relations with Forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786589v3</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Logical Relations with Forcing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Linear logic as a foundation for service-oriented computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585717v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00473854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear logic as a foundation for service-oriented computing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Free models of T-algebraic theories computed as Kan extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Melliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00473854v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free models of T-algebraic theories computed as Kan extensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Resource modalities in game semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Melliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339331v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear continuations and duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Melliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource modalities in game semantics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Notes on Contraction Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144510v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on Contraction Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De l'opérateur de trace dans les jeux de Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016453v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'opérateur de trace dans les jeux de Conway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Superior Colliculus geometry for spatio-temporal transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9250,345 +9266,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazier Imperative Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8569, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction analysis of nonlinear random dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8368, INRIA. 2013, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Membranes for Controlling Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7739, INRIA. 2011, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00592133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect Oriented Programming: a language for 2-categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7527, INRIA. 2011, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00470400v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9598,100 +9614,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de ressource et contrôle en logique tensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00339149v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9701,105 +9717,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Logical and Computational Complexity using Program Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Category Theory [math.CT]. université de nantes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01406351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9946,51 +9962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s D&#237;az" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sozeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04801739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Poiret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie P&#233;drot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pujet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719342" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Jacobs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Toro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077552v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Forster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Lennon-Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Botsch Nielsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Malewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674644" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04329663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857705v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571739" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03367052v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498693" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896776v5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495528" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596652v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3547655" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901011v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Cockx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Winterhalter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434341" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120580v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429979" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boulier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129520000213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380196v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371076" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09540-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacob Fehrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859964v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290316" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-018-0334-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629909v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796818000011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559073v6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234615" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Melli&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000426" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lefanu Lumsdaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9491-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Figueroa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.11.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Quirin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/6232" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.09.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339154v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.2009619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0172-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Stoskopf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3763068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04511667v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57262-3_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04378939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281225v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Altenkirch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrus Kaposi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33636-3_7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849166v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294095" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89884-1_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_21" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018620" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328012v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951933" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jaber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lewertowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/http://dx.doi.org/10.1145/2933575.2935320" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hirschowitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238774v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816710" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schrijvers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2577080.2577085" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01038053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974721v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451598.2451600" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592132v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960510.1960514" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475210v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423996v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739230.1739246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374933v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391714v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Benton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfredi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Stefano Maini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2006.321309" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111145v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak d'Souza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100824" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05495420v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474391v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Felicissimo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05294553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamiaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324596v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margulies" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786589v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585717v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473854v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339156v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144510v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016453v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025633v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864079v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592133v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470400v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339149v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01406351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05294553v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Winterhalter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-026-09753-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372721v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Maillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sozeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776732" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04801739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Poiret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie P&#233;drot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704912" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pujet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719342" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Jacobs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Toro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077552v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Forster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Lennon-Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Botsch Nielsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Malewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674644" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04329663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656379" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857705v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896776v5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596652v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3547655" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03367052v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498693" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901011v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Cockx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429979" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boulier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129520000213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380196v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09540-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859964v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290316" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-018-0334-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacob Fehrmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341712" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559073v6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234615" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Melli&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000426" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lefanu Lumsdaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9491-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629909v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796818000011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Figueroa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Quirin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/6232" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.09.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339154v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000637" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.2009619" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0172-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Stoskopf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3763068" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57262-3_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04511667v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.26" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04378939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Altenkirch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrus Kaposi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33636-3_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849166v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294095" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89884-1_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_21" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951933" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jaber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lewertowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/http://dx.doi.org/10.1145/2933575.2935320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hirschowitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.226" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816710" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schrijvers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2577080.2577085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01038053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451598.2451600" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763695v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592132v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960510.1960514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475210v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423996v4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739230.1739246" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374933v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391714v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Benton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfredi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Stefano Maini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2006.321309" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak d'Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100824" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474391v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Felicissimo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05495420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamiaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324596v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margulies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786589v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585717v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473854v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339331v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144510v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016453v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025633v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864079v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592133v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470400v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339149v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01406351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>