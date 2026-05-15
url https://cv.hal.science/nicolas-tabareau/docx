--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1495,460 +1495,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367052v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Taming of the Rew: A Type Theory with Computational Assumptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Marriage of Univalence and Parametricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Winterhalter</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3434341⟩</w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (1), pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3429979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901011v2</w:t>
+                <w:t xml:space="preserve">hal-03120580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Marriage of Univalence and Parametricity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Taming of the Rew: A Type Theory with Computational Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Cockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (1), pp.1-44. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, POPL 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3429979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3434341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120580v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fire Triangle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
+                <w:t xml:space="preserve">Model structure on the universe of all types in interval type theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3371126⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129520000213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383109v1</w:t>
+                <w:t xml:space="preserve">hal-02966633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model structure on the universe of all types in interval type theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Boulier</w:t>
+                <w:t xml:space="preserve">The Fire Triangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-32. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960129520000213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3371126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966633v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coq Coq Correct! Verification of Type Checking and Erasure for Coq, in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitional Proof-Irrelevance without K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,51 +4387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setoid type theory - a syntactic translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Altenkirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambrus Kaposi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4608,51 +4608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Certified Meta-Programming with Typed Template-Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,269 +4810,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit formula for the free exponential modality of linear logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-André Melliès</w:t>
+                <w:t xml:space="preserve">Typed Template Coq -- Certified Meta-Programming in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Tasson</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2009 : 36th International Colloquium on Automata, Languages, and Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoqPL 2018 - The Fourth International Workshop on Coq for Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Los Angeles, CA, United States. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436316v1</w:t>
+                <w:t xml:space="preserve">hal-01671948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typed Template Coq -- Certified Meta-Programming in Coq</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Boulier</w:t>
+                <w:t xml:space="preserve">An explicit formula for the free exponential modality of linear logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Melliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sozeau</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoqPL 2018 - The Fourth International Workshop on Coq for Programming Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP 2009 : 36th International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rhodes, Greece. pp.247-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671948v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The next 700 syntactical models of type theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de la théorie des types donnés par traduction de programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Pédrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,611 +5546,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild omega-Categories for the Homotopy Hypothesis in Type Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Hirschowitz</w:t>
+                <w:t xml:space="preserve">Gradual Certified Programming in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Typed Lambda Calculi and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TLCA.2015.226⟩</w:t>
+              <w:t xml:space="preserve">11th ACM Dynamic Languages Symposium (DLS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2816707.2816710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178301v1</w:t>
+                <w:t xml:space="preserve">hal-01238774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Certified Programming in Coq</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
+                <w:t xml:space="preserve">Wild omega-Categories for the Homotopy Hypothesis in Type Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hirschowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM Dynamic Languages Symposium (DLS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. </w:t>
+              <w:t xml:space="preserve">Typed Lambda Calculi and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Varsovie, Poland. pp.226-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2816707.2816710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TLCA.2015.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238774v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Reasoning About Aspect Interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismael Figueroa</w:t>
+                <w:t xml:space="preserve">Aspectual Session Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Schrijvers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Modularity (Modularity'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modularity - 13th International Conference on Modularity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lugano, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2577080.2577085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919935v1</w:t>
+                <w:t xml:space="preserve">hal-00872791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectual Session Types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lazier Imperative Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modularity - 13th International Conference on Modularity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Principles and Practice of Declarative Programming (PPDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Canterbury, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872791v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazier Imperative Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douence</w:t>
+                <w:t xml:space="preserve">Effect Capabilities For Haskell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Declarative Programming (PPDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Brazilian Symposium on Programming Languages (SBLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Maceio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016565v1</w:t>
+                <w:t xml:space="preserve">hal-01038053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Capabilities For Haskell</w:t>
+                <w:t xml:space="preserve">Compositional Reasoning About Aspect Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Schrijvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Symposium on Programming Languages (SBLP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Maceio, Brazil</w:t>
+              <w:t xml:space="preserve">13th International Conference on Modularity (Modularity'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038053v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universe Polymorphism in Coq</w:t>
               </w:r>
@@ -6212,226 +6212,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming aspects with monads and membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Unification with Type Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Figueroa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOAL'13: Foundations of aspect-oriented languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs (JFLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808983v1</w:t>
+                <w:t xml:space="preserve">hal-00765862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Unification with Type Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taming aspects with monads and membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismael Figueroa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs (JFLA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOAL'13: Foundations of aspect-oriented languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2451598.2451600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765862v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Typed Monadic Embedding of Aspects</w:t>
               </w:r>
@@ -6696,351 +6696,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Aspects with Membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Monadic Interpretation of Execution Levels and Exceptions for AOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Aspect-Oriented Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Modularity: AOSD'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690706v1</w:t>
+                <w:t xml:space="preserve">inria-00592132v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monadic Interpretation of Execution Levels and Exceptions for AOP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taming Aspects with Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modularity: AOSD'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">Foundations of Aspect-Oriented Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00592132v3</w:t>
+                <w:t xml:space="preserve">hal-00690706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Journey of Biorthogonal Logical Relations to the Realm of Assembly Code</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspect oriented programming: a language for 2-categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LOLA 2011, Syntax and Semantics of Low Level Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th international workshop on Foundations of aspect-oriented languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.13--17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1960510.1960514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594386v1</w:t>
+                <w:t xml:space="preserve">inria-00583429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect oriented programming: a language for 2-categories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Journey of Biorthogonal Logical Relations to the Realm of Assembly Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th international workshop on Foundations of aspect-oriented languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop LOLA 2011, Syntax and Semantics of Low Level Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1960510.1960514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00583429v1</w:t>
+                <w:t xml:space="preserve">hal-00594386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krivine realizability for compiler correctness</w:t>
               </w:r>
@@ -7180,295 +7180,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00423996v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic account of references in game semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-André Melliès</w:t>
+                <w:t xml:space="preserve">Compiling Functional Types to Relational Specifications for Low Level Imperative Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Foundations of Programming Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Oxford, United Kingdom. pp.377-405</w:t>
+              <w:t xml:space="preserve">Types in Language Design and Implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374933v2</w:t>
+                <w:t xml:space="preserve">hal-00341404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit formula for the free exponential modality of linear logic</w:t>
+                <w:t xml:space="preserve">An algebraic account of references in game semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Melliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Colloquium on Automata, Languages and Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Oxford, United Kingdom. pp.377-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00391714v2</w:t>
+                <w:t xml:space="preserve">hal-00374933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling Functional Types to Relational Specifications for Low Level Imperative Code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nick Benton</w:t>
+                <w:t xml:space="preserve">An explicit formula for the free exponential modality of linear logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Melliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Types in Language Design and Implementation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rhodes, Greece. pp.247-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02930-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341404v1</w:t>
+                <w:t xml:space="preserve">hal-00391714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a neurophysiological model of saccadic eye movements on an anthropomorphic robotic head</w:t>
               </w:r>
@@ -8472,51 +8472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model structure on the universe in a two level type theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9280,51 +9280,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazier Imperative Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9464,51 +9464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7739, INRIA. 2011, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9962,51 +9962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05294553v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Winterhalter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-026-09753-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372721v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Maillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sozeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776732" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04801739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Poiret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie P&#233;drot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704912" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pujet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719342" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Jacobs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Toro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077552v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Forster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Lennon-Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Botsch Nielsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Malewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674644" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04329663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656379" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857705v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896776v5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596652v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3547655" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03367052v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498693" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901011v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Cockx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429979" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boulier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129520000213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380196v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09540-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859964v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290316" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-018-0334-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacob Fehrmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341712" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559073v6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234615" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Melli&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000426" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lefanu Lumsdaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9491-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629909v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796818000011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Figueroa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Quirin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/6232" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.09.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339154v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000637" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.2009619" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0172-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Stoskopf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3763068" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57262-3_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04511667v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.26" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04378939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Altenkirch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrus Kaposi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33636-3_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849166v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294095" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89884-1_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_21" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951933" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jaber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lewertowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/http://dx.doi.org/10.1145/2933575.2935320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hirschowitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.226" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816710" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schrijvers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2577080.2577085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01038053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451598.2451600" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763695v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592132v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960510.1960514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475210v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423996v4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739230.1739246" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374933v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391714v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Benton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfredi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Stefano Maini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2006.321309" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak d'Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100824" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474391v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Felicissimo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05495420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamiaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324596v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margulies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786589v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585717v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473854v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339331v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144510v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016453v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025633v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864079v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592133v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470400v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339149v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01406351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05294553v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Winterhalter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-026-09753-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372721v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Maillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sozeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776732" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04801739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Poiret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie P&#233;drot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704912" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pujet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719342" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05162302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Jacobs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Toro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077552v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Forster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Lennon-Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Botsch Nielsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Malewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674644" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04329663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656379" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857705v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896776v5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3495528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596652v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3547655" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03367052v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498693" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429979" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901011v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Cockx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434341" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boulier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129520000213" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371126" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380196v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09540-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859964v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290316" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-018-0334-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacob Fehrmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341712" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559073v6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234615" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Melli&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129516000426" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lefanu Lumsdaine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9491-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629909v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Evariste Dagand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956796818000011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Figueroa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Quirin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/6232" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2013.09.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339154v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000637" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2008.2009619" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0172-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Stoskopf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3763068" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57262-3_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04511667v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2024.26" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04378939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Altenkirch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrus Kaposi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33636-3_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849166v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294095" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94821-8_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89884-1_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1_21" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018620" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441829v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503089v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951933" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319066v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jaber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lewertowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/http://dx.doi.org/10.1145/2933575.2935320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816707.2816710" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hirschowitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2577080.2577085" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01038053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Schrijvers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451598.2451600" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763695v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592132v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960510.1960514" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475210v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423996v4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739230.1739246" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Benton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374933v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391714v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02930-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Manfredi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Stefano Maini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dario" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Laschi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2006.321309" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak d'Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100824" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474391v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Felicissimo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05495420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamiaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324596v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margulies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786589v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585717v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473854v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339331v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144510v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016453v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025633v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864079v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592133v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470400v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339149v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01406351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>