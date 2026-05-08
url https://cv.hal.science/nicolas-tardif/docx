--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas TARDIF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9338-9729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144795523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-3867-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National des Sciences Appliquées de Lyon (INSA Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de Génie Mécanique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact and Structural Mechanics Laboratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LaMCoS - CNRS UMR5259)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMESIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Multiscale Mechanics for Solids)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intégrité des structures sous sollicitations extrêmes (thermiques, mécaniques, environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comportement thermo-mécaniques des alliages métalliques : (Visco)Plasticité, Fluage, Changement de phase allotropique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comportement structurel : Localisation, Fissuration, Flambage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fabrication additive métallique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laser Metal Deposition with Powder</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monitoring et Pilotage</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Productique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau des méthodes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produit - Procédé - Matériau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fabrication assistée par ordinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets Collectifs de conception</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche et d'ingénierie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anciens étudiants docteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Ethel Borel Djeumen Nkwechen (EDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Nicolas Jacquet (Twinsight)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Thomas Jailin (Post doc, Manchester)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 : Damien Campello (Alstom)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Parameters Optimization and Mechanical Properties of Additively Manufactured Ankle–Foot Orthoses Based on Polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Swesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (14), pp.1921. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17141921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support tools by model order reduction for active endovascular navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.103080. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2025.103080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858565v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Simulation to Support Complex Active Catheterization: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien De Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (3), pp.100890. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of material stiffness and wall thickness on the mechanical properties of ankle-foot orthoses manufactured by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-024-00717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.109799. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualify a NIR camera to detect thermal deviation during aluminum WAAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127, pp.625-634. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-11587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multi-curve active catheterization for endovascular navigation to complex targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.111147. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifiber finite element model based on enhanced concrete constitutive law to account for the effects of early age damage on the seismic response of RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Georgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.113987. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of thick elasto-visco-plastic egg shells under external pressure: Experiments and bifurcation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring both thermal and kinematic full-fields using a single CMOS camera during high temperature tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, pp.107107. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2022.107107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Surgical Tools for Specific Endovascular Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-022-00612-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEMU based identification of the creep behavior of Zircaloy-4 claddings under simulated RIA thermo-mechanical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 561, pp.153542. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555525v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling diffusive phase transformation and fracture in viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.111757. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel identification method for obtaining bending moment–curvature relations of wood stems based on digital image correlation and SDOF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (10), pp.1782-1795. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2019.1602567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of early age drying shrinkage on the seismic response of RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (6), pp.133. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-020-01552-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical behavior of Zircaloy-4 claddings under simulated post-DNB conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.151984. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437246v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modelling of the phase transformation of Zircaloy-4 alloy under high thermal transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.110199. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a multimodal set-up for the study of zirconium alloys claddings' behaviour under simulated LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caveolae dress code: structure and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lamaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.117-125. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2017.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the steady-state creep behavior of Zircaloy-4 claddings under simulated Loss-Of-Coolant Accident conditions based on a coupled experimental/numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115-116, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal buckling of thin sheet related to cold rolling: Latent flatness defects modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Cuong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Khaloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.129-135. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile failure of aluminum alloy tubes under combined torsion and tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97-98, pp.116 - 128. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modeling of flatness defects in strip cold rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Cuong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69-70, pp.343 - 349. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of anisotropy and material hardening for aluminum sheet metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (25), pp.3496 - 3506. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the fracture kinetics of a tubular 16MnNiMo5 steel specimen under biaxial loading at 900 and 1000 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (3), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2011.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable crack propagation in steel at 1173K: Experimental investigation and simulation using 3D cohesive elements in large-displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Matheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77 (5), pp.776-792. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la prévision du déchirement d'une cuve de réacteur à eau pressurisée en cas d'accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (4), pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et caractérisation mécanique d’orthèses tibio-pédieuses imprimées 3D à partir d’un polymère thermoplastique biodégradable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Gruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Swesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque national S.mart, S-MART 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation mécanique d'orthèses tibio-pédieuses imprimées 3D à partir d'un polymère thermoplastique biodégradable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Gruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Swesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process parameters optimization and mechanical properties of additively manufactured ankle-foot orthoses based on polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Swesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Online Conference on Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling: Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Billon-Lanfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference, EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling : Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température du bain fondu en fabrication additive avec une caméra RGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kaftandjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un poste de soudure Cold Métal Transfer pour le pilotage du procédé Wire Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la navigation endovasculaire vers des cibles complexes par cathétérisme actif multi-courbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la morphologie et cartographie thermique du bain fondu pendant la fabrication additive d'un mur en acier 316L par LMD-p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kaftandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du bain de fusion avec une caméra CMOS pour le procédé de fabrication Wire Arc Additive Manufacturing en aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Manufacturing21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation and creep behavior of pre-oxidized zircaloy-4 claddings under loca conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-B Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, Oct 2021, Santander, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-Visco-Plastic Buckling of Thick Anisotropic Shells: Numerical Buckling Predictions and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 Pressure Vessels &amp; Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual conference, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2020-21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled NIRT / 3D-DIC for a FEMU identification of the thermo-mechanical behavior of Zr-4 claddings under simulated Reactivity Initiated Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order modeling of an active multi-curve guidewire for endovascular surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Metz, France. pp.S23 - S24, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1811497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de lois de fluage par FEMU sur une ROI sans bord libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de critères de bifurcation pour la prédiction du flambage par fluage de structures coques épaisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of as-fabricated Zircaloy-4 claddings under the simulated thermo-mechanical post-DNB conditions of a Reactivity Initiated Accident (RIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal setups for the study of fresh Zircaloy-4 claddings under simulated thermal-mechanical RIA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Breville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHOTOMECHANICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental setup for high temperature creep test on Zircaloy-4 fuel rods internally pressurized</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEMU based on Levengerg-Marquardt algorithm to identify creep behavior of Zircaloy-4 fuel rods under LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary creep behavior of Zr-4 claddings under LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Experimental / Numerical Approach to Determine the Creep Behavior of Zr-4 Cladding Under LOCA Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile failure of an aluminum alloy under combined shear and tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Ductile Failure and Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo mechanical behavior of fresh zircaloy-4 under LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREEP 2015 / International Conference on Creep And Fracture Engineering Materials And Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R&D PERFROI project on Thermal mechanical and thermal hydraulics behaviors of a fuel rod assembly during a Loss Of Coolant Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio C. Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Topical Meeting on Nucelar Reactor Thermal 16th Hydraulics (NURETH-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, Aug 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo mechanical behaviour of fresh zircaloy-4 under LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHOTOMECHANICS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Failure of an Aluminum Alloy Under Combined Shear and Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASTICITY 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile Failure of an Aluminum Alloy Under Combined Shear and Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, East Lansing, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modelling of flatness defects in strip cold rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Dinh-Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROLLING 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation expérimentale de contraintes résiduelles par contraintes thermiques. Application à la problématique du flambage de tôles induit par contraintes résiduelles lors du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Cuong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique et contexte incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of material Hardening and anisotropy in Al-6061-T6 Sheet metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASTICITY 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Juan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of anisotropy and material hardening in Al-6061-T6 sheet metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMISHEET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable Crack Propagation Under Severe Accident Scenario Conditions in a Pressurized Water Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 Pressure Vessels and Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2009-77258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of unstable crack propagation of nuclear steel at high temperature with cohesive elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Koundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable crack propagation under severe accidental scenario conditions in a pressurized water reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on fracture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable crack propagation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.C.E.M. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented LMD-p chemically graded steels: link between thermal history and as built microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Boulnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à haute température d'une fissuration instable dans l'acier 16MND5 - Application au calcul de la rupture d'un fond de cuve en cas d'accident grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-00018, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement à haute température d'une fissuration instable dans l'acier 16MND5 et application au calcul de la rupture d'un fond de cuve en cas d'accident grave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. INSA Lyon - Ecole Doctorale Mécanique, Energétique, Génie Civil, Accoustique, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01862749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse de l’intégrité des structures sous sollicitations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Institut National des Sciences Appliquées de Lyon; Université Claude Bernard Lyon 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas TARDIF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9338-9729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144795523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-3867-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National des Sciences Appliquées de Lyon (INSA Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de Génie Mécanique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact and Structural Mechanics Laboratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LaMCoS - CNRS UMR5259)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMESIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Multiscale Mechanics for Solids)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intégrité des structures sous sollicitations extrêmes (thermiques, mécaniques, environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comportement thermo-mécaniques des alliages métalliques : (Visco)Plasticité, Fluage, Changement de phase allotropique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comportement structurel : Localisation, Fissuration, Flambage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fabrication additive métallique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laser Metal Deposition with Powder</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monitoring et Pilotage</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Productique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau des méthodes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Produit - Procédé - Matériau</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fabrication assistée par ordinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets Collectifs de conception</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets de recherche et d'ingénierie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anciens étudiants docteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Ethel Borel Djeumen Nkwechen (EDF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Nicolas Jacquet (Twinsight)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 : Thomas Jailin (Post doc, Manchester)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 : Damien Campello (Alstom)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Parameters Optimization and Mechanical Properties of Additively Manufactured Ankle–Foot Orthoses Based on Polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Swesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (14), pp.1921. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17141921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support tools by model order reduction for active endovascular navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.103080. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2025.103080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858565v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Simulation to Support Complex Active Catheterization: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien De Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (3), pp.100890. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of material stiffness and wall thickness on the mechanical properties of ankle-foot orthoses manufactured by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-024-00717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualify a NIR camera to detect thermal deviation during aluminum WAAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127, pp.625-634. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-11587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.109799. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel identification method for obtaining bending moment–curvature relations of wood stems based on digital image correlation and SDOF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (10), pp.1782-1795. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2019.1602567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of thick elasto-visco-plastic egg shells under external pressure: Experiments and bifurcation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifiber finite element model based on enhanced concrete constitutive law to account for the effects of early age damage on the seismic response of RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Georgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 256, pp.113987. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multi-curve active catheterization for endovascular navigation to complex targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.111147. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring both thermal and kinematic full-fields using a single CMOS camera during high temperature tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, pp.107107. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2022.107107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Surgical Tools for Specific Endovascular Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-022-00612-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEMU based identification of the creep behavior of Zircaloy-4 claddings under simulated RIA thermo-mechanical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 561, pp.153542. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555525v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling diffusive phase transformation and fracture in viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.111757. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modelling of the phase transformation of Zircaloy-4 alloy under high thermal transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.110199. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of early age drying shrinkage on the seismic response of RC structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Jaafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (6), pp.133. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-020-01552-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical behavior of Zircaloy-4 claddings under simulated post-DNB conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.151984. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437246v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a multimodal set-up for the study of zirconium alloys claddings' behaviour under simulated LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caveolae dress code: structure and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lamaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.117-125. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2017.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the steady-state creep behavior of Zircaloy-4 claddings under simulated Loss-Of-Coolant Accident conditions based on a coupled experimental/numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115-116, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal buckling of thin sheet related to cold rolling: Latent flatness defects modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Cuong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Khaloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.129-135. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tws.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802236v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile failure of aluminum alloy tubes under combined torsion and tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97-98, pp.116 - 128. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modeling of flatness defects in strip cold rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Cuong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69-70, pp.343 - 349. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of anisotropy and material hardening for aluminum sheet metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (25), pp.3496 - 3506. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the fracture kinetics of a tubular 16MnNiMo5 steel specimen under biaxial loading at 900 and 1000 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (3), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2011.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable crack propagation in steel at 1173K: Experimental investigation and simulation using 3D cohesive elements in large-displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Matheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77 (5), pp.776-792. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la prévision du déchirement d'une cuve de réacteur à eau pressurisée en cas d'accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (4), pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relationship between thermal history, microstructure, and hardness of a steel with a chemical composition gradient obtained by Direct Energy Deposition – LASER Based</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boulnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd INTERNATIONAL METAL ADDITIVE MANUFACTURING CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cetim, Mar 2026, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration et caractérisation mécanique d’orthèses tibio-pédieuses imprimées 3D à partir d’un polymère thermoplastique biodégradable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Gruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Swesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque national S.mart, S-MART 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process parameters optimization and mechanical properties of additively manufactured ankle-foot orthoses based on polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Swesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Online Conference on Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation mécanique d'orthèses tibio-pédieuses imprimées 3D à partir d'un polymère thermoplastique biodégradable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Gruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Swesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension du lien entre l’histoire thermique, la microstructure et la dureté d’un acier à gradient de composition chimique obtenu par DED-LB poudre (Direct Energy Deposition – LASER Based)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boulnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Metalurgie Quel Avenir!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling: Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Billon-Lanfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference, EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling : Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un poste de soudure Cold Métal Transfer pour le pilotage du procédé Wire Arc Additive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température du bain fondu en fabrication additive avec une caméra RGB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kaftandjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du bain de fusion avec une caméra CMOS pour le procédé de fabrication Wire Arc Additive Manufacturing en aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dellarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Manufacturing21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la morphologie et cartographie thermique du bain fondu pendant la fabrication additive d'un mur en acier 316L par LMD-p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kaftandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la navigation endovasculaire vers des cibles complexes par cathétérisme actif multi-courbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation and creep behavior of pre-oxidized zircaloy-4 claddings under loca conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-B Djeumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Taurines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topfuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, Oct 2021, Santander, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-Visco-Plastic Buckling of Thick Anisotropic Shells: Numerical Buckling Predictions and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 Pressure Vessels &amp; Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual conference, United States. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2020-21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled NIRT / 3D-DIC for a FEMU identification of the thermo-mechanical behavior of Zr-4 claddings under simulated Reactivity Initiated Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30098-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order modeling of an active multi-curve guidewire for endovascular surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Metz, France. pp.S23 - S24, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1811497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de lois de fluage par FEMU sur une ROI sans bord libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de critères de bifurcation pour la prédiction du flambage par fluage de structures coques épaisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal setups for the study of fresh Zircaloy-4 claddings under simulated thermal-mechanical RIA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Breville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHOTOMECHANICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of as-fabricated Zircaloy-4 claddings under the simulated thermo-mechanical post-DNB conditions of a Reactivity Initiated Accident (RIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Experimental / Numerical Approach to Determine the Creep Behavior of Zr-4 Cladding Under LOCA Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEMU based on Levengerg-Marquardt algorithm to identify creep behavior of Zircaloy-4 fuel rods under LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental setup for high temperature creep test on Zircaloy-4 fuel rods internally pressurized</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary creep behavior of Zr-4 claddings under LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top Fuel 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo mechanical behavior of fresh zircaloy-4 under LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREEP 2015 / International Conference on Creep And Fracture Engineering Materials And Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile failure of an aluminum alloy under combined shear and tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Ductile Failure and Localization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R&D PERFROI project on Thermal mechanical and thermal hydraulics behaviors of a fuel rod assembly during a Loss Of Coolant Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carnemolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio C. Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Topical Meeting on Nucelar Reactor Thermal 16th Hydraulics (NURETH-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, Aug 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo mechanical behaviour of fresh zircaloy-4 under LOCA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desquines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHOTOMECHANICS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Failure of an Aluminum Alloy Under Combined Shear and Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASTICITY 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile Failure of an Aluminum Alloy Under Combined Shear and Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, East Lansing, Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modelling of flatness defects in strip cold rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Dinh-Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROLLING 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation expérimentale de contraintes résiduelles par contraintes thermiques. Application à la problématique du flambage de tôles induit par contraintes résiduelles lors du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Cuong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de thermique et contexte incertain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of material Hardening and anisotropy in Al-6061-T6 Sheet metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASTICITY 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Juan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of anisotropy and material hardening in Al-6061-T6 sheet metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kyriakides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMISHEET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable crack propagation under severe accidental scenario conditions in a pressurized water reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on fracture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable Crack Propagation Under Severe Accident Scenario Conditions in a Pressurized Water Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 Pressure Vessels and Piping Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/PVP2009-77258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of unstable crack propagation of nuclear steel at high temperature with cohesive elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Koundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable crack propagation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.C.E.M. 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented LMD-p chemically graded steels: link between thermal history and as built microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Boulnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Marcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à haute température d'une fissuration instable dans l'acier 16MND5 - Application au calcul de la rupture d'un fond de cuve en cas d'accident grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-00018, IRSN - Institut de Radioprotection et de Sûreté Nucléaire. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement à haute température d'une fissuration instable dans l'acier 16MND5 et application au calcul de la rupture d'un fond de cuve en cas d'accident grave.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. INSA Lyon - Ecole Doctorale Mécanique, Energétique, Génie Civil, Accoustique, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01862749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’analyse de l’intégrité des structures sous sollicitations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Institut National des Sciences Appliquées de Lyon; Université Claude Bernard Lyon 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04561177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A5CBFBB"/>
+    <w:nsid w:val="C72F5CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D3C341C3"/>
+    <w:nsid w:val="D507BA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B3A9CC65"/>
+    <w:nsid w:val="77A83809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9338-9729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144795523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3867-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lamcos.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lamcos.insa-lyon.fr/presentation_1.php?L=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Swesi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Banoune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17141921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858565v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien De Turenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lescanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100890" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00717-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113987" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637577v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111591" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709173v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jailin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2022.107107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676019v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Even" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-022-00612-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03555525v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709190v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Djeumen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01552-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437246v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151984" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489746v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baietto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110199" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862731v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Campello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12279" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamaze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dewulf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2017.02.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544673v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802236v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Cuong Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Khaloui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2016.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Scales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006854v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.01.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D280GZ86-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.12.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8H0NDZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicaise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Gruaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swesi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040784v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raynaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Billon-Lanfray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165854v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B Djeumen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2020-21491" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badrou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811497" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Breville" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863188v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863191v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_54" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863258v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863142v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carnemolla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio C. Campello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863134v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863126v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Dinh-Cuong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Cuong Tran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863074v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77258" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koundy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koundy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01862749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561177v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tardif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9338-9729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144795523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3867-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lamcos.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lamcos.insa-lyon.fr/presentation_1.php?L=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Swesi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Banoune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17141921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858565v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien De Turenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lescanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100890" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00717-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1602567" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637577v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111591" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Georgin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113987" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709173v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jailin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desquines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2022.107107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676019v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Even" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-022-00612-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-03555525v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153542" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709190v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Djeumen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desquines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111757" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489746v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baietto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01552-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437246v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151984" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862731v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Campello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12279" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamaze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Dewulf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2017.02.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544673v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802236v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Cuong Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Khaloui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2016.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Scales" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006854v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.01.026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D280GZ86-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matheron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.12.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8H0NDZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicaise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bossy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Gruaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263006v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244923v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swesi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raynaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Billon-Lanfray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B Djeumen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Taurines" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890652v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2020-21491" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443369v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30098-2_7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276104v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badrou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811497" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443409v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863226v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Breville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_54" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863179v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carnemolla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio C. Campello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863100v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863092v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Dinh-Cuong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Cuong Tran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862787v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77258" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koundy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koundy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884853v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374143v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nicaise" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01862749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04561177v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>