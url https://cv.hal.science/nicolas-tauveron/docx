--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -1655,51 +1655,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04382410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance investigation of reciprocating pump running with organic fluid for organic Rankine cycle</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of a Transcritical Organic Rankine Cycle with Scroll Expander for Low—Temperature Waste Heat Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
@@ -1719,97 +1719,93 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Colasson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 113, pp.962 - 969. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.810 - 817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.11.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457279v1</w:t>
+                <w:t xml:space="preserve">hal-01730685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrock-Hosted Diffusive Hot Storage for Large-Scale Thermo-Electric Energy Storage by Thermal Doublet</w:t>
               </w:r>
@@ -1919,404 +1915,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Rankine cycle design and performance comparison based on experimental database</w:t>
+                <w:t xml:space="preserve">Performance investigation of reciprocating pump running with organic fluid for organic Rankine cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Colasson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 204, pp.1172 - 1187. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.962 - 969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.11.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730690v1</w:t>
+                <w:t xml:space="preserve">hal-01457279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Supercritical CO 2 Heat Transfer in a Thermo-Electric Energy Storage Based on Rankine and Heat-Pump Cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Rankine cycle design and performance comparison based on experimental database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tartière</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129, pp.939-946. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.1172 - 1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915487v1</w:t>
+                <w:t xml:space="preserve">hal-01730690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of a Transcritical Organic Rankine Cycle with Scroll Expander for Low—Temperature Waste Heat Recovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of Supercritical CO 2 Heat Transfer in a Thermo-Electric Energy Storage Based on Rankine and Heat-Pump Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colasson</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Gino Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tartière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 129, pp.810 - 817. </w:t>
+              <w:t xml:space="preserve">, 2017, 129, pp.939-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730685v1</w:t>
+                <w:t xml:space="preserve">hal-02915487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Electric Energy Storage involving CO 2 transcritical cycles and ground heat storage</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tartière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2676,159 +2676,171 @@
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290, pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River routing at the continental scale: use of globally-available data and an a priori method of parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Naden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Broadhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3 (1), pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2838,51 +2850,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">04. Le réfrigérateur électrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2914,74 +2926,74 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans le mix énergétique - vers un réseau décarboné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.28-31, 2024, Ma recherche au CEA, 978-2-7598-3084-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2991,176 +3003,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDNES a CEA projet dedicated to SMR concept for decarbonization beyond pure power generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amphoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Small Modular Reactors and their applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Atomic Energy Agency, Oct 2024, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results of an organic rankine cycle (ORC) associated to a passive heat removal system for advanced pressurized water reactors (PWR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lhermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3202,181 +3214,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP2023 - International Congress on Advances in Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANS, Apr 2023, Gyeongju, South Korea. pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04389217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making matrix for the selection of mixture in ORC application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Combaluzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaughon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Serafino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORC2023 - International Seminar on Organic Rankine Cycle Power Systems 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Seville, Spain. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04380526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and exergy analysis of a pilot plant for the combined production of cooling and electricity from a low temperature heat source through an absorption process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3431,73 +3443,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results of a partial evaporated Organic Rankine Cycle including a two-phase axial turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3526,73 +3538,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEFAT 2022 - 16th international conference on heat transfer, fluid mechanics and thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the integration of a supersonic impulse turbine in a NH 3 / H 2 O absorption heat pump for combined cooling and power production from a low temperature heat source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3624,92 +3636,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy. pp.08018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202131208018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and electricity cogeneration from a low temperature heat source through an absorption process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3751,73 +3763,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021 - 31st European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeotropic mixtures study in plate heat exchangers and ORC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3859,1038 +3871,1038 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORC 2021 - 6th International Seminar on ORC power systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rotodynamic Pump Seizure Transient Simulated Using the CATHARE-3 One-Dimensional Pump Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Tauveron</w:t>
+                <w:t xml:space="preserve">Development and validation of a one-dimensional transient rotodynamic pump model at component scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.4150-4163</w:t>
+              <w:t xml:space="preserve">29th IAHR Symposium on Hydraulic Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kyoto, Japan. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04384242v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of a small modular reactor with a solar power plant using a supercritical carbon dioxide brayton cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European supercritical CO2 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17185/duepublico/48877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation Of the Pump, Dissipation and Inverse Turbine Operating Modes Using the CATHARE-3 One-Dimensional Rotodynamic Pump Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cerru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASME - JSME - KSME Joint Fluids Engineering conference 2019. AJKFLUIDS2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a one-dimensional transient rotodynamic pump model at component scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+                <w:t xml:space="preserve">A Rotodynamic Pump Seizure Transient Simulated Using the CATHARE-3 One-Dimensional Pump Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gyomlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IAHR Symposium on Hydraulic Machinery and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Kyoto, Japan. pp.11</w:t>
+              <w:t xml:space="preserve">18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.4150-4163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140368v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04384242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally driven chiller and power generator to enhance gas turbine production during peak demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEFAT 2019 - 14th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Wicklow, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a radial pump fast startup with the CATHARE-3 Code and analyse of the loop response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETC13 - 13th European Conference on Turbomachinery Fluid dynamics and Thermodynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d’un ORC compact pour la conversion de chaleur basse température en électricité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Caney</w:t>
+                <w:t xml:space="preserve">Modelling of a Venturi using CATHARE-3 two-phase flow thermalhydraulic code for sodium flow cavitation studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">IAHR 2018 - 29th Symposium on Hydraulic Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894530v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a Venturi using CATHARE-3 two-phase flow thermalhydraulic code for sodium flow cavitation studies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Interest of ammonia-water absorption chiller to enhance closed cycle gas turbine performance during peak demand. Comparison with centrifugal chiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudéhenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR 2018 - 29th Symposium on Hydraulic Machinery and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IIR Gustav Lorentzen Conference on Natural Refrigerants (GL2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.gl.2018.1214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338952v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04405099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of ammonia-water absorption chiller to enhance closed cycle gas turbine performance during peak demand. Comparison with centrifugal chiller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale d’un ORC compact pour la conversion de chaleur basse température en électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blondel Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Mauger</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Caney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IIR Gustav Lorentzen Conference on Natural Refrigerants (GL2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.gl.2018.1214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04405099v1</w:t>
+                <w:t xml:space="preserve">hal-01894530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a compact ORC for low grade heat conversion to electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blondel Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,113 +4917,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engine ORC Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a massive electricity storage system based on Co2 transcritical heat-pump and power cycle and a geothermal heat transfer process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Gino Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tartière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,608 +5042,608 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEA Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main operation procedures for ASTRID gas power conversion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEA conference on fast reactors (FR17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEA, Jun 2017, Yekaterinburg, Russia. pp.PAPER n° 468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02435067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low grade waste heat recovery in an intercooled recuperated closed cycle gas turbine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Thermo-electric energy storage using co2 transcritical cycles and ground heat storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Barbier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tartière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805998v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between two ways of blocked pump losses prediction correlations and one dimensional CATHARE pump model.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inclusion of CO2 Transcritical Heat-Pump and Power Cycles in a Massive Electricity Storage System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tartière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAHR symposium on hydraulic machinery and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1st European Seminar on Supercritical CO2 (sCO2) Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509745v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of CO2 Transcritical Heat-Pump and Power Cycles in a Massive Electricity Storage System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison between two ways of blocked pump losses prediction correlations and one dimensional CATHARE pump model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Seminar on Supercritical CO2 (sCO2) Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">28th IAHR symposium on hydraulic machinery and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806012v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-electric energy storage using co2 transcritical cycles and ground heat storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Low grade waste heat recovery in an intercooled recuperated closed cycle gas turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Nguyen</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805995v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation and Comparison of Experimental Organic Rankine Cycle Prototypes from Published Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5653,766 +5665,766 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Applied Energy – ICAE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of an improved turbomachinery model to be developed in the cathare3 code for ASTRID power conversion system application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Tauveron</w:t>
+                <w:t xml:space="preserve">Study of reciprocating pump for supercritical ORC at full and part load operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Revellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH 2015 - 16th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">3rd international seminar on ORC power systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509157v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of reciprocating pump for supercritical ORC at full and part load operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Colasson</w:t>
+                <w:t xml:space="preserve">Description of an improved turbomachinery model to be developed in the cathare3 code for ASTRID power conversion system application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bentivoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international seminar on ORC power systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">NURETH 2015 - 16th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458080v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary design and study of an innovative option for gas fast reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2011 - 2011 International Congress on Advances in Nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, NIce, France. pp.245-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control to avoid surge development in the case of a pipe rupture in a direct cycle HTGR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Geffraye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTR 2006 - 3rd International Topical Meeting on High Temperature Reactor Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial turbomachine modelling with a quasi 2d approach. application to gas cooled nuclear reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics (NURETH-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of thermal fluctuations in the lower plenum of an high temperature gas reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH 10 - 10th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-state and transient simulations of gas cooled reactor with the computer code CATHARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Geffraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH 10 - 10th International Topical Meeting on Nuclear Reactor Thermal hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6422,51 +6434,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de production de froid et électricité à partir d’une source thermique à basse température permettant un réglage du rapport entre production de froid et production électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6501,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3125112 et EP4116640. STEP. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6555,107 +6567,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on ammonia expander in a hybrid cycle for power production and cooling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIR Rankine Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Refrigeration (IIR), 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.rankine.2020.1148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6665,146 +6677,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of waste heat to electricity: cartography of possible cycles due to hot source characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2015 - 28th international conference on efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a massive electricity storage system by means of a geothermal heat transfer process involving Co2 transcritical cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6813,111 +6825,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tartière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Seminar on ORC Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7064,51 +7076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791806v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Payebien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Caney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17205069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Braccio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Arteconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.116686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Nardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Calchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207559" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wirtz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118712" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04394856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voeltzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauveron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100650" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.2.147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp4040038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeon Mauger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Gino Macchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tarti&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.05.288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01695842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ayachi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.07.063" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGBCT9VS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Lazova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Manolakos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Kaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.10.047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pialla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tenchine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.12.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broadhurst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edpsciences.org/fr/livres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amphoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04389217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04380526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Combaluzier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaughon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serafino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131208018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gyomlai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alpy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17185/duepublico/48877" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tauveron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouvreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mauger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Quentin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04405099v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2018.1214" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tarti&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plancq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cherel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barbier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ayachi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Davarzani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Colasson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806901v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Geffraye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806402v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leboeuf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chataing" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Geffraye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709053v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.rankine.2020.1148" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813773v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A Gruss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813807v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791806v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Payebien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Caney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17205069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Braccio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Arteconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.116686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Nardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Calchetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15207559" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wirtz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118712" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04394856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110950" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voeltzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Blondel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauveron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100650" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.2.147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp4040038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeon Mauger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Revellin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.142" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Gino Macchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tarti&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.05.288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Colasson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.096" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.04.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.121" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01695842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ayachi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.07.063" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGBCT9VS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kosmadakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Lazova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Manolakos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Kaya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.10.047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pialla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tenchine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.12.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN815KFW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broadhurst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edpsciences.org/fr/livres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amphoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alpy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bertier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04389217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04380526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Combaluzier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaughon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Serafino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131208018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Pham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alpy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17185/duepublico/48877" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gyomlai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tauveron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pouvreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mauger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04405099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2018.1214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Quentin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tarti&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plancq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cherel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ayachi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Colasson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806012v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Davarzani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458102v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Geffraye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leboeuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807072v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chataing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Geffraye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.rankine.2020.1148" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A Gruss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>