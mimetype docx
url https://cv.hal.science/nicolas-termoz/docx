--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -1261,291 +1261,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Balance during Quiet Standing in Patients with Total Hip Arthroplasty with Large Diameter Femoral Head and Surface Replacement Arthroplasty</w:t>
+                <w:t xml:space="preserve">Gait Patterns after Total Hip Arthroplasty and Surface Replacement Arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Nantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthu Ganapathi</w:t>
+                <w:t xml:space="preserve">Pascal-André Vendittoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal-André Vendittoli</w:t>
+                <w:t xml:space="preserve">Martin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lavigne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Prince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (9), pp.1607-1612. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (3), pp.463-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2009.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.08.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469477v1</w:t>
+                <w:t xml:space="preserve">hal-01469478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait Patterns after Total Hip Arthroplasty and Surface Replacement Arthroplasty</w:t>
+                <w:t xml:space="preserve">Postural Balance during Quiet Standing in Patients with Total Hip Arthroplasty with Large Diameter Femoral Head and Surface Replacement Arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Nantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthu Ganapathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-André Vendittoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal-André Vendittoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (3), pp.463-469. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (9), pp.1607-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.08.215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2009.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469478v1</w:t>
+                <w:t xml:space="preserve">hal-01469477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Control of Upright Stance in Young, Elderly and Persons with Parkinson's Disease</w:t>
               </w:r>
@@ -1716,64 +1716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Centomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-André Vendittoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4), pp.402-407. </w:t>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1282, pp.767-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2408,51 +2408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (1), pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3465,392 +3465,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre inférieur</w:t>
+                <w:t xml:space="preserve">Bases de l'anatomie descriptive et fonctionnelle de l'appareil locomoteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879305v1</w:t>
+                <w:t xml:space="preserve">hal-04879288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre supérieur</w:t>
+                <w:t xml:space="preserve">La marche, la course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879307v1</w:t>
+                <w:t xml:space="preserve">hal-04879156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases de l'anatomie descriptive et fonctionnelle de l'appareil locomoteur</w:t>
+                <w:t xml:space="preserve">La dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879288v1</w:t>
+                <w:t xml:space="preserve">hal-04879091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marche, la course</w:t>
+                <w:t xml:space="preserve">Le membre supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879156v1</w:t>
+                <w:t xml:space="preserve">hal-04879307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique</w:t>
+                <w:t xml:space="preserve">Le membre inférieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879091v1</w:t>
+                <w:t xml:space="preserve">hal-04879305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions des principaux muscles squelettiques</w:t>
               </w:r>
@@ -4049,173 +4049,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail, Energie et Puissance</w:t>
+                <w:t xml:space="preserve">Modélisation biomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879118v1</w:t>
+                <w:t xml:space="preserve">hal-04879128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biomécanique</w:t>
+                <w:t xml:space="preserve">Travail, Energie et Puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879128v1</w:t>
+                <w:t xml:space="preserve">hal-04879118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la hauteur d'un saut à partir du temps d'envol</w:t>
               </w:r>
@@ -4718,51 +4718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872570v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Pradat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06471-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03828216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Grami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duvallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mseddi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Feron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8964-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467681v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lissajoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1194525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nantel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Ganapathi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Andr&#233; Vendittoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.01.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.08.215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Halliday" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Winter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Frank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab E. Patla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.05.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28MNSDVR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Centomo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.10.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFWL5NFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Centomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Termoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;liveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prince" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-469R86K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesperance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0882-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M055GH7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zabihaylo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Couturier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.05.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCQ0W8Q5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Prince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-004-0501-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N11L2Z79-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.8.1.51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buchoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Chouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/licence-staps-tout-en-un-129-fiches-cours-60-qcm-et-sujets-synthese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/kinanatomie-3e-edition-10424" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216726v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872570v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Pradat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06471-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03828216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Grami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duvallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mseddi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Feron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8964-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467681v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lissajoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1194525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nantel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Andr&#233; Vendittoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prince" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.08.215" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Ganapathi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.01.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Halliday" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Winter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Frank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab E. Patla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.05.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28MNSDVR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Centomo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.10.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFWL5NFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Centomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Termoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;liveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prince" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-469R86K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesperance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0882-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M055GH7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zabihaylo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Couturier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.05.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCQ0W8Q5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Prince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-004-0501-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N11L2Z79-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.8.1.51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buchoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Chouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/licence-staps-tout-en-un-129-fiches-cours-60-qcm-et-sujets-synthese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/kinanatomie-3e-edition-10424" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216726v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>