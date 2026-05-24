--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -115,377 +115,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery in amyotrophic lateral Sclerosis: An fMRI study of postural control</w:t>
+                <w:t xml:space="preserve">Theoretical discrimination index of postural instability in amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malek Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couillandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Bede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35, pp.103051. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-06471-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872570v1</w:t>
+                <w:t xml:space="preserve">hal-03872559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical discrimination index of postural instability in amyotrophic lateral sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor imagery in amyotrophic lateral Sclerosis: An fMRI study of postural control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vallée</w:t>
+                <w:t xml:space="preserve">Pierre-Francois Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vallée</w:t>
+                <w:t xml:space="preserve">Nicolas Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Vallée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
+                <w:t xml:space="preserve">Peter Bede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.2430. </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.103051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-06471-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872559v1</w:t>
+                <w:t xml:space="preserve">hal-03872570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Correlates of Motor Imagery of Gait in Amyotrophic Lateral Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (1), pp.223-233. </w:t>
@@ -536,51 +536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d’un programme de prévention des chutes chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Travailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -640,51 +640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un programme de renforcement musculaire sur la marche et l’autonomie fonctionnelle après une arthroplastie de genou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -731,77 +731,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive functional reorganization in amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -878,90 +878,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapyramidal deficits in ALS: a combined biomechanical and neuroimaging study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Mseddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 265 (9), pp.2125-2136. </w:t>
@@ -1012,51 +1012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How 100-m Event Analyses Improve Our Understanding of World-Class Men's and Women's Sprint Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,583 +1261,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait Patterns after Total Hip Arthroplasty and Surface Replacement Arthroplasty</w:t>
+                <w:t xml:space="preserve">Postural Balance during Quiet Standing in Patients with Total Hip Arthroplasty with Large Diameter Femoral Head and Surface Replacement Arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Nantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muthu Ganapathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal-André Vendittoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (3), pp.463-469. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (9), pp.1607-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.08.215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2009.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469478v1</w:t>
+                <w:t xml:space="preserve">hal-01469477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Balance during Quiet Standing in Patients with Total Hip Arthroplasty with Large Diameter Femoral Head and Surface Replacement Arthroplasty</w:t>
+                <w:t xml:space="preserve">Gait Patterns after Total Hip Arthroplasty and Surface Replacement Arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Nantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-André Vendittoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthu Ganapathi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Prince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (9), pp.1607-1612. </w:t>
+              <w:t xml:space="preserve">, 2009, 90 (3), pp.463-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2009.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.08.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469477v1</w:t>
+                <w:t xml:space="preserve">hal-01469478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Control of Upright Stance in Young, Elderly and Persons with Parkinson's Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Postural Balance during Quiet Standing in Patients with Total Hip Arthroplasty and Surface Replacement Arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne E. Halliday</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aftab E. Patla</w:t>
+                <w:t xml:space="preserve">Hugo Centomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-André Vendittoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.05.015⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (4), pp.402-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469483v1</w:t>
+                <w:t xml:space="preserve">hal-01469485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Balance during Quiet Standing in Patients with Total Hip Arthroplasty and Surface Replacement Arthroplasty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Control of Upright Stance in Young, Elderly and Persons with Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne E. Halliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Centomo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal-André Vendittoli</w:t>
+                <w:t xml:space="preserve">Aftab E. Patla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (4), pp.402-407. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (3), pp.463-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2007.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469485v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control following a self-initiated reaching task in type 2 diabetic patients and age-matched controls</w:t>
               </w:r>
@@ -1978,51 +1978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control anomalies in children with Tourette syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesperance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,64 +2137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Zabihaylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1282, pp.767-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,77 +2382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Postural Response after a Self-initiated Perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motor Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (1), pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l’engagement physique et perçu lors de la pratique de fauteuil roulant tout terrain durant une étape de l’EDF ADN Tour : Etude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,51 +2639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte émotionnel sur l'initiation d'un simple pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coudrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echontrol - Echolocalisation : Impact sur le contrôle postural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Chouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2893,51 +2893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Charitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,51 +3020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence STAPS – Tout en un (2e édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Charitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,51 +3265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence STAPS – Tout en un</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Charitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3392,933 +3392,933 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomécanique: Concepts essentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le membre inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879069v1</w:t>
+                <w:t xml:space="preserve">hal-04879305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases de l'anatomie descriptive et fonctionnelle de l'appareil locomoteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le membre supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879288v1</w:t>
+                <w:t xml:space="preserve">hal-04879307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marche, la course</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bases de l'anatomie descriptive et fonctionnelle de l'appareil locomoteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879156v1</w:t>
+                <w:t xml:space="preserve">hal-04879288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La marche, la course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879091v1</w:t>
+                <w:t xml:space="preserve">hal-04879156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879307v1</w:t>
+                <w:t xml:space="preserve">hal-04879091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre inférieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Actions des principaux muscles squelettiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879305v1</w:t>
+                <w:t xml:space="preserve">hal-04879313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions des principaux muscles squelettiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le contrôle postural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879313v1</w:t>
+                <w:t xml:space="preserve">hal-04879140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle postural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centre de masse, anthropométrie et statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879140v1</w:t>
+                <w:t xml:space="preserve">hal-04879083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre de masse, anthropométrie et statique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation biomécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879083v1</w:t>
+                <w:t xml:space="preserve">hal-04879128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biomécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Travail, Energie et Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879128v1</w:t>
+                <w:t xml:space="preserve">hal-04879118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail, Energie et Puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Détermination de la hauteur d'un saut à partir du temps d'envol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879118v1</w:t>
+                <w:t xml:space="preserve">hal-04879281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la hauteur d'un saut à partir du temps d'envol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Squelette axial - Rachis et thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879281v1</w:t>
+                <w:t xml:space="preserve">hal-04879297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostéologie, arthrologie et myologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
@@ -4341,169 +4341,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squelette axial - Rachis et thorax</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biomécanique: Concepts essentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 2100757385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879297v1</w:t>
+                <w:t xml:space="preserve">hal-04879069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’apport d’un programme d’activité physique et de séances éducatives dans la prévention des chutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Terlicoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872570v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Pradat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872559v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06471-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03828216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Grami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duvallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mseddi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Feron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8964-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467681v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lissajoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1194525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nantel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Andr&#233; Vendittoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prince" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.08.215" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Ganapathi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.01.033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Halliday" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Winter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Frank" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab E. Patla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.05.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28MNSDVR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Centomo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.10.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFWL5NFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Centomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Termoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;liveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prince" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-469R86K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesperance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0882-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M055GH7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zabihaylo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Couturier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.05.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCQ0W8Q5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Prince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-004-0501-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N11L2Z79-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.8.1.51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buchoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Chouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/licence-staps-tout-en-un-129-fiches-cours-60-qcm-et-sujets-synthese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/kinanatomie-3e-edition-10424" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216726v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872559v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vall&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Abidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couillandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06471-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Pradat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bede" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03828216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Grami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04368068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Travailleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Czaplicki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duvallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2020.04.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mseddi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02310418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Feron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8964-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467681v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy-Mazure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lissajoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1194525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nantel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Ganapathi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Andr&#233; Vendittoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.01.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.08.215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Centomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.10.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFWL5NFV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Halliday" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Winter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Frank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab E. Patla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2007.05.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28MNSDVR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Centomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Termoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;liveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prince" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.06.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-469R86K8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesperance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0882-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M055GH7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Zabihaylo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Couturier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.05.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCQ0W8Q5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Prince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-004-0501-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N11L2Z79-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.8.1.51" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buchoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;lat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Le Pellec-Muller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Chouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/licence-staps-tout-en-un-129-fiches-cours-60-qcm-et-sujets-synthese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leteneur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/kinanatomie-3e-edition-10424" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216726v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879083v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Cren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Terlicoq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>