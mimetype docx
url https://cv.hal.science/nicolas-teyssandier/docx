--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -417,286 +417,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
+                <w:t xml:space="preserve">An Initial Upper Palaeolithic attribution is not empirically supported at Shiyu, northern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Schmid</w:t>
+                <w:t xml:space="preserve">Leonardo Carmignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadley Lyn</w:t>
+                <w:t xml:space="preserve">Igor Djakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandl Michael</w:t>
+                <w:t xml:space="preserve">Peiqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Guillemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara E. Rhodes</w:t>
+                <w:t xml:space="preserve">Nicolas Zwyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02548-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926067v1</w:t>
+                <w:t xml:space="preserve">hal-04918824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Initial Upper Palaeolithic attribution is not empirically supported at Shiyu, northern China</w:t>
+                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Carmignani</w:t>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Djakovic</w:t>
+                <w:t xml:space="preserve">Wadley Lyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiqi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+                <w:t xml:space="preserve">Brandl Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zwyns</w:t>
+                <w:t xml:space="preserve">Iris Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara E. Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (221), pp.105-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918824v1</w:t>
+                <w:t xml:space="preserve">hal-04926067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Us and Them: How to Reconcile Archaeological and Biological Data at the Middle-to-Upper Palaeolithic Transition in Europe?</w:t>
               </w:r>
@@ -875,174 +875,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts de l’Aurignacien dans leur cadre européen : où en est-on ?</w:t>
+                <w:t xml:space="preserve">Comment Sapiens s'est adapté à l'ère glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Histoire. Hors Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.54-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348207v1</w:t>
+                <w:t xml:space="preserve">hal-04265585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment Sapiens s'est adapté à l'ère glaciaire</w:t>
+                <w:t xml:space="preserve">Les débuts de l’Aurignacien dans leur cadre européen : où en est-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire. Hors Série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Varia, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.4126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265585v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscalar and multiproxy geoarchaeological approach to site formation processes at the Middle and Upper Palaeolithic site of La Roche-à-Pierrot, Saint-Césaire, France</w:t>
               </w:r>
@@ -1437,282 +1437,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Entity and Antiquity of the Aurignacian at Willendorf (Austria): Implications for Modern Human Emergence in Europe</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">No Reliable Evidence for a Neanderthal-Châtelperronian Association at La Roche-à-Pierrot, Saint-Césaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41982-017-0004-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.15134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33084-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947719v1</w:t>
+                <w:t xml:space="preserve">hal-01893859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Reliable Evidence for a Neanderthal-Châtelperronian Association at La Roche-à-Pierrot, Saint-Césaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Entity and Antiquity of the Aurignacian at Willendorf (Austria): Implications for Modern Human Emergence in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Zilhão</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.15134. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (2), pp.107-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33084-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-017-0004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893859v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on Higham and Heep (2017): ‘Reply to: “In the eye of the beholder: contextual issues for Bayesian modelling at the middle-to-upper Palaeolithic transition”, by Discamps, Gravina and Teyssandier (2015)’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,51 +1772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the eye of thebeholder : contextual issues for Bayesian modelling at the Middle-to-Upper Palaeolithic transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,51 +1880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plus petit dénominateur commun : réflexion sur la variabilité des ensembles lamellaires du Paléolithique supérieur ancien d’Eurasie. Un bilan autour des exemples de Kozarnika (Est des Balkans) et Yafteh (Zagros central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsenka Tsanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zwyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eizenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2011,445 +2011,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Within Projectile range. Some thoughts on the appearance of the Aurignacian in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+                <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Barbaza</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 120-121, pp.7-18</w:t>
+              <w:t xml:space="preserve">Journal of anthropological research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (2), pp.209-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00983985v1</w:t>
+                <w:t xml:space="preserve">hal-00570442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within projectile range. Some thoughts on the appearance of the Aurignacian in Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Howiesons Poort and MSA III at Klasies River main site, Cave 1A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of anthropological research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.630-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2009.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923753v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within Projectile range. Some thoughts on the appearance of the Aurignacian in Europe.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of anthropological research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 66 (2), pp.209-229</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120-121, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570442v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Howiesons Poort and MSA III at Klasies River main site, Cave 1A</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Within projectile range. Some thoughts on the appearance of the Aurignacian in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Wurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of anthropological research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00459946v1</w:t>
+                <w:t xml:space="preserve">hal-03923753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revolution or Evolution: the emergence of the Upper Paleolithic in Europe</w:t>
               </w:r>
@@ -2667,359 +2667,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur le site de Marseillon (Banos, Landes) : un nouveau gisement Solutréen de plein air en Chalosse?</w:t>
+                <w:t xml:space="preserve">Questioning the first Aurignacian: mono or multi cultural phenomenon during the formation of the Upper Paleolithic in Central Europe and the Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.105-120</w:t>
+              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XLIV (1), pp.9-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00430923v1</w:t>
+                <w:t xml:space="preserve">halshs-00430875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the first Aurignacian: mono or multi cultural phenomenon during the formation of the Upper Paleolithic in Central Europe and the Balkans</w:t>
+                <w:t xml:space="preserve">Premières données sur le site de Marseillon (Banos, Landes) : un nouveau gisement Solutréen de plein air en Chalosse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XLIV (1), pp.9-29</w:t>
+              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00430875v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neue Perspektiven zu den Anfängen des Aurignacien</w:t>
+                <w:t xml:space="preserve">Les débuts de l'Aurignacien en Europe. Discussion à partir des sites de Geissenklösterle, Willendorf II, Krems-Hundssteig et Bacho Kiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen der Gesellschaft für Urgeschichte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14, pp.11-24</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (1), pp.211-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00430872v1</w:t>
+                <w:t xml:space="preserve">hal-00175557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts de l'Aurignacien en Europe. Discussion à partir des sites de Geissenklösterle, Willendorf II, Krems-Hundssteig et Bacho Kiro</w:t>
+                <w:t xml:space="preserve">Neue Perspektiven zu den Anfängen des Aurignacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102 (1), pp.211-216</w:t>
+              <w:t xml:space="preserve">Mitteilungen der Gesellschaft für Urgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175557v1</w:t>
+                <w:t xml:space="preserve">halshs-00430872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un gisement belloisien sur les bords de la Seine : Le Closeau à Rueil-Malmaison (Hauts-de-Seine)</w:t>
               </w:r>
@@ -3639,497 +3639,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does it mean to be both Pan-European and regionalized? Articulating spatial scales during the Early Aurignacian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Anderson</w:t>
+                <w:t xml:space="preserve">Le Magdalénien en moyenne vallée du Rhône : nouvelles données sur une séquence du Paléolithique supérieur récent des gorges de l'Ardèche : la baume d'Oulen (Gard/Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVI-4: Regionalization in the Paleolithic</w:t>
+              <w:t xml:space="preserve">18e congrès de l'UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980906v1</w:t>
+                <w:t xml:space="preserve">hal-02014790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can stable isotope ratios from archaeological charcoal be used as a regional paleoenvironmental indicators : potential of the method for the Upper Paleolithic of the Ardèche canyons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Monney</w:t>
+                <w:t xml:space="preserve">What does it mean to be both Pan-European and regionalized? Articulating spatial scales during the Early Aurignacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès de l'UISPP</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVI-4: Regionalization in the Paleolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014796v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)defining our terms: An updated regional and chronological synthesis of the Aurignacian technocomplex in South-Western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Anderson</w:t>
+                <w:t xml:space="preserve">Can stable isotope ratios from archaeological charcoal be used as a regional paleoenvironmental indicators : potential of the method for the Upper Paleolithic of the Ardèche canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chiotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Flas</w:t>
+                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVII-7 "Crossed views of the Aurignacian: Levantine and Western Europe comparison"</w:t>
+              <w:t xml:space="preserve">18e congrès de l'UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01980885v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Magdalénien en moyenne vallée du Rhône : nouvelles données sur une séquence du Paléolithique supérieur récent des gorges de l'Ardèche : la baume d'Oulen (Gard/Ardèche)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Re)defining our terms: An updated regional and chronological synthesis of the Aurignacian technocomplex in South-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Flas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès de l'UISPP</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVII-7 "Crossed views of the Aurignacian: Levantine and Western Europe comparison"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014790v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,579 +4187,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results from ongoing excavations at La Roche à Pierrot (Saint Césaire, france)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brad Gravina</w:t>
+                <w:t xml:space="preserve">Explicit similarities and expected variability : the Initial Upper Paleolithic in Northeast Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zwyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
+                <w:t xml:space="preserve">M. Izuho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lbova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rybin E.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII World UISPP Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, France</w:t>
+              <w:t xml:space="preserve">4 th annual meeting of the European Society for Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014746v1</w:t>
+                <w:t xml:space="preserve">hal-02014763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit similarities and expected variability : the Initial Upper Paleolithic in Northeast Asia.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting spaces, building networks: the Protoaurignacian and the beginnings of the UP in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th annual meeting of the European Society for Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Florence, France</w:t>
+              <w:t xml:space="preserve">XXXVe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014763v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting spaces, building networks: the Protoaurignacian and the beginnings of the UP in southern France</w:t>
+                <w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gunchinsuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Izuho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zwyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t>
+              <w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952978v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+                <w:t xml:space="preserve">Preliminary results from ongoing excavations at La Roche à Pierrot (Saint Césaire, france)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gunchinsuren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeocology and human behavioral adaptation around the LGM in Eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tokyo, France</w:t>
+              <w:t xml:space="preserve">XVII World UISPP Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014717v1</w:t>
+                <w:t xml:space="preserve">hal-02014746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Initial Upper Paleolithic in Northeast Asia : toward the definition of a techno complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zwyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izuho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Lbova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,90 +4827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gunchinsuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t>
@@ -4952,90 +4952,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izuho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t>
@@ -5058,221 +5058,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Initial dispersion of Anatomically Modern Humans in Europe? The Early Aurignacian in Central Europe and its relationship with neighbouring areas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalosse Type Flint: Exploitation and Distribution of a Lithologic Tracer during the Upper Paleolithic, Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New aspects of the Central and Eastern European Upper Palaeolithic: methods, chronology, technology and subsistence.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Vienna, Austria. pp.65-80</w:t>
+              <w:t xml:space="preserve">Chalosse Type Flint: Exploitation and Distribution of a Lithologic Tracer during the Upper Paleolithic, Southern France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, San-Juan, Porto Rico. pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570472v1</w:t>
+                <w:t xml:space="preserve">hal-00647962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalosse Type Flint: Exploitation and Distribution of a Lithologic Tracer during the Upper Paleolithic, Southern France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Initial dispersion of Anatomically Modern Humans in Europe? The Early Aurignacian in Central Europe and its relationship with neighbouring areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chalosse Type Flint: Exploitation and Distribution of a Lithologic Tracer during the Upper Paleolithic, Southern France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, San-Juan, Porto Rico. pp.13-22</w:t>
+              <w:t xml:space="preserve">New aspects of the Central and Eastern European Upper Palaeolithic: methods, chronology, technology and subsistence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Vienna, Austria. pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647962v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of the Solutrean in south-western france. New data on a protosolutrean open-air site (Marseillon, Landes, France)</w:t>
               </w:r>
@@ -5340,103 +5340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.261-288</w:t>
@@ -5541,204 +5541,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Aurignacian in Central Europe and its Place in a European Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equipement de chasse, équipement domestique : une distinction efficace ? Réflexion sur la notion d'investissement technique dans les industries aurignaciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tartar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Liolios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a definition of the Aurignacian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lisbonne, Portugal. pp.241-256</w:t>
+              <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Antibes, France. pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174678v1</w:t>
+                <w:t xml:space="preserve">hal-00175574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipement de chasse, équipement domestique : une distinction efficace ? Réflexion sur la notion d'investissement technique dans les industries aurignaciennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Early Aurignacian in Central Europe and its Place in a European Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Despina Liolios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Antibes, France. pp.107-117</w:t>
+              <w:t xml:space="preserve">Towards a definition of the Aurignacian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lisbonne, Portugal. pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175574v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining the earliest Aurignacian in the Swabian Alp : the relevance of the technological study of the Geißenklösterle (Baden-Württemberg, Germany) lithic and organic productions</w:t>
               </w:r>
@@ -6101,51 +6101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Magdalénien en moyenne vallée du Rhône : nouvelles données sur une séquence du Paléolithique supérieur récent des Gorges de l'Ardèche : la baume d'Oulen (Gard/Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6915,51 +6915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines de l'humanité : les nouveaux scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,51 +7064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Klaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bodu, Pierre ; Chehmana, Lucie ; Klaric, Laurent ; Mevel, Ludovic ; Soriano, Sylvain ; Teyssandier, Nicolas. Société préhistorique française, 2013, 978-2-913745-52-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7388,51 +7388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur un ensemble lithique du Magdalénien supérieur des gorges de l'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,355 +7942,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Upper Paleolithic in Southwestern France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranta Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forgotten time and spaces : New perspectives in paleoanthropological, paleoethnological and archaeological studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masaryk university, pp.107-120, 2015, 8021077816</w:t>
+              <w:t xml:space="preserve">Les systèmes de mobilité de la préhistoire au moyen-âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-904110-56-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947762v1</w:t>
+                <w:t xml:space="preserve">hal-01947732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Upper Paleolithic in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New perspectives in paleoanthropological, paleoetnological and archeological studies.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forgotten time and spaces : New perspectives in paleoanthropological, paleoethnological and archaeological studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk university, pp.107-120, 2015, 8021077816</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923761v1</w:t>
+                <w:t xml:space="preserve">hal-01947762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Early Upper Paleolithic in Southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les systèmes de mobilité de la préhistoire au moyen-âge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New perspectives in paleoanthropological, paleoetnological and archeological studies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Archeology of the Czech Academy of Sciences, pp.107 - 120, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/cz.muni.m210-7781-2015-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947732v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signification culturelle des équipements lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Otte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Aurignaciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.49-72, 2010, Civilisations et cultures</w:t>
@@ -9265,51 +9265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9387,51 +9387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9496,51 +9496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9749,64 +9749,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lafitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2009, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9867,51 +9867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9976,64 +9976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10391,51 +10391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04974756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Carmignani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Djakovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqi Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02548-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00166-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02376191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0885-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-017-0004-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33084-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2018.1509724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsenka Tsanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eizenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Le Brun-Ricalens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.10.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP06D56C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03923753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X07WKN3K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438240802452676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafitte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03824983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lbova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rybin E.P." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Lbova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rybin E.P" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257392v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03824910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/nos-premieres-fois/9782080279453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02376230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/nos-premieres-fois,119" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/origines-de-l-humanite--les-nouveaux-scenarios,85" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21299" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rlp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952544v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03923761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/cz.muni.m210-7781-2015-10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136958v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136913v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04974756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Carmignani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Djakovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqi Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02548-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00166-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02376191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0885-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33084-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-017-0004-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2018.1509724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsenka Tsanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eizenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Le Brun-Ricalens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.10.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP06D56C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X07WKN3K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03923753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438240802452676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafitte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03824983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lbova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rybin E.P." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Lbova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rybin E.P" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257392v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03824910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/nos-premieres-fois/9782080279453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02376230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/nos-premieres-fois,119" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/origines-de-l-humanite--les-nouveaux-scenarios,85" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21299" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rlp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952544v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03923761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/cz.muni.m210-7781-2015-10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136958v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136913v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>