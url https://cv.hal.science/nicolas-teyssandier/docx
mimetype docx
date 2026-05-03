--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1156,204 +1156,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lady Sapiens », un nouveau stéréotype des femmes préhistoriques ?</w:t>
+                <w:t xml:space="preserve">Les populations de chasseurs-cueilleurs du Paléolithique connaissaient-elles la violence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Augereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825004v1</w:t>
+                <w:t xml:space="preserve">hal-03825000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations de chasseurs-cueilleurs du Paléolithique connaissaient-elles la violence ?</w:t>
+                <w:t xml:space="preserve">« Lady Sapiens », un nouveau stéréotype des femmes préhistoriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825000v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No reliable evidence for a very early Aurignacian in Southern Iberia</w:t>
               </w:r>
@@ -2011,445 +2011,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within Projectile range. Some thoughts on the appearance of the Aurignacian in Europe.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bon</w:t>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of anthropological research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 66 (2), pp.209-229</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120-121, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570442v1</w:t>
+                <w:t xml:space="preserve">halshs-00983985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Howiesons Poort and MSA III at Klasies River main site, Cave 1A</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Within projectile range. Some thoughts on the appearance of the Aurignacian in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Wurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of anthropological research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00459946v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Within Projectile range. Some thoughts on the appearance of the Aurignacian in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 120-121, pp.7-18</w:t>
+              <w:t xml:space="preserve">Journal of anthropological research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (2), pp.209-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983985v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within projectile range. Some thoughts on the appearance of the Aurignacian in Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Howiesons Poort and MSA III at Klasies River main site, Cave 1A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of anthropological research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.630-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2009.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923753v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revolution or Evolution: the emergence of the Upper Paleolithic in Europe</w:t>
               </w:r>
@@ -2667,221 +2667,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00430885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the first Aurignacian: mono or multi cultural phenomenon during the formation of the Upper Paleolithic in Central Europe and the Balkans</w:t>
+                <w:t xml:space="preserve">Premières données sur le site de Marseillon (Banos, Landes) : un nouveau gisement Solutréen de plein air en Chalosse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, XLIV (1), pp.9-29</w:t>
+              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00430875v1</w:t>
+                <w:t xml:space="preserve">halshs-00430923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur le site de Marseillon (Banos, Landes) : un nouveau gisement Solutréen de plein air en Chalosse?</w:t>
+                <w:t xml:space="preserve">Questioning the first Aurignacian: mono or multi cultural phenomenon during the formation of the Upper Paleolithic in Central Europe and the Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.105-120</w:t>
+              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, XLIV (1), pp.9-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00430923v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de l'Aurignacien en Europe. Discussion à partir des sites de Geissenklösterle, Willendorf II, Krems-Hundssteig et Bacho Kiro</w:t>
               </w:r>
@@ -3106,51 +3106,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,51 +3231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,497 +3639,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Magdalénien en moyenne vallée du Rhône : nouvelles données sur une séquence du Paléolithique supérieur récent des gorges de l'Ardèche : la baume d'Oulen (Gard/Ardèche)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+                <w:t xml:space="preserve">What does it mean to be both Pan-European and regionalized? Articulating spatial scales during the Early Aurignacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès de l'UISPP</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVI-4: Regionalization in the Paleolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014790v1</w:t>
+                <w:t xml:space="preserve">halshs-01980906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does it mean to be both Pan-European and regionalized? Articulating spatial scales during the Early Aurignacian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Anderson</w:t>
+                <w:t xml:space="preserve">Can stable isotope ratios from archaeological charcoal be used as a regional paleoenvironmental indicators : potential of the method for the Upper Paleolithic of the Ardèche canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVI-4: Regionalization in the Paleolithic</w:t>
+              <w:t xml:space="preserve">18e congrès de l'UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01980906v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can stable isotope ratios from archaeological charcoal be used as a regional paleoenvironmental indicators : potential of the method for the Upper Paleolithic of the Ardèche canyons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Monney</w:t>
+                <w:t xml:space="preserve">(Re)defining our terms: An updated regional and chronological synthesis of the Aurignacian technocomplex in South-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Battipaglia</w:t>
+                <w:t xml:space="preserve">Laurent Chiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès de l'UISPP</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVII-7 "Crossed views of the Aurignacian: Levantine and Western Europe comparison"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014796v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)defining our terms: An updated regional and chronological synthesis of the Aurignacian technocomplex in South-Western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Anderson</w:t>
+                <w:t xml:space="preserve">Le Magdalénien en moyenne vallée du Rhône : nouvelles données sur une séquence du Paléolithique supérieur récent des gorges de l'Ardèche : la baume d'Oulen (Gard/Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès mondial UISPP, Session XVII-7 "Crossed views of the Aurignacian: Levantine and Western Europe comparison"</w:t>
+              <w:t xml:space="preserve">18e congrès de l'UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01980885v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4344,64 +4344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,277 +4808,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t>
+                <w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Izuho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t>
+              <w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463927v1</w:t>
+                <w:t xml:space="preserve">hal-02014696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Havstgayt valley : archaeological survey and the Upper Paleolithic in North-Eastern Mongolia.</w:t>
+                <w:t xml:space="preserve">Archaeological Survey and Upper Paleolithic Assemblages in North - Eastern Mongolia: Introducing the Havstgayt Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gunchinsuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Izuho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th worldwide conference of the Society for East Asian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Oulan Bator, Mongolia</w:t>
+              <w:t xml:space="preserve">Society for East Asian Archaeology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ulaanbaatar, Mongolia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014696v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalosse Type Flint: Exploitation and Distribution of a Lithologic Tracer during the Upper Paleolithic, Southern France</w:t>
               </w:r>
@@ -5090,51 +5090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,51 +5340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,204 +5541,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipement de chasse, équipement domestique : une distinction efficace ? Réflexion sur la notion d'investissement technique dans les industries aurignaciennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Early Aurignacian in Central Europe and its Place in a European Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Despina Liolios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Antibes, France. pp.107-117</w:t>
+              <w:t xml:space="preserve">Towards a definition of the Aurignacian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lisbonne, Portugal. pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175574v1</w:t>
+                <w:t xml:space="preserve">hal-00174678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Aurignacian in Central Europe and its Place in a European Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equipement de chasse, équipement domestique : une distinction efficace ? Réflexion sur la notion d'investissement technique dans les industries aurignaciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tartar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Liolios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a definition of the Aurignacian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lisbonne, Portugal. pp.241-256</w:t>
+              <w:t xml:space="preserve">Normes techniques et pratiques sociales : de la simplicité des outillages pré- et protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Antibes, France. pp.107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174678v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining the earliest Aurignacian in the Swabian Alp : the relevance of the technological study of the Geißenklösterle (Baden-Württemberg, Germany) lithic and organic productions</w:t>
               </w:r>
@@ -6101,51 +6101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Magdalénien en moyenne vallée du Rhône : nouvelles données sur une séquence du Paléolithique supérieur récent des Gorges de l'Ardèche : la baume d'Oulen (Gard/Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,51 +6696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bellagamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6902,51 +6902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines de l'humanité : les nouveaux scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,51 +7064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Klaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bodu, Pierre ; Chehmana, Lucie ; Klaric, Laurent ; Mevel, Ludovic ; Soriano, Sylvain ; Teyssandier, Nicolas. Société préhistorique française, 2013, 978-2-913745-52-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7388,51 +7388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur un ensemble lithique du Magdalénien supérieur des gorges de l'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,355 +7942,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Early Upper Paleolithic in Southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les systèmes de mobilité de la préhistoire au moyen-âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-904110-56-6</w:t>
+              <w:t xml:space="preserve">Forgotten time and spaces : New perspectives in paleoanthropological, paleoethnological and archaeological studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk university, pp.107-120, 2015, 8021077816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947732v1</w:t>
+                <w:t xml:space="preserve">hal-01947762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Upper Paleolithic in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forgotten time and spaces : New perspectives in paleoanthropological, paleoethnological and archaeological studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New perspectives in paleoanthropological, paleoetnological and archeological studies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Archeology of the Czech Academy of Sciences, pp.107 - 120, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/cz.muni.m210-7781-2015-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947762v1</w:t>
+                <w:t xml:space="preserve">hal-03923761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Upper Paleolithic in Southwestern France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relier des espaces, construire de nouveaux réseaux : aux origines du Protoaurignacien et des débuts du Paléolithique supérieur en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranta Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New perspectives in paleoanthropological, paleoetnological and archeological studies.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les systèmes de mobilité de la préhistoire au moyen-âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-904110-56-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5817/cz.muni.m210-7781-2015-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03923761v1</w:t>
+                <w:t xml:space="preserve">hal-01947732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signification culturelle des équipements lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Otte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Aurignaciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.49-72, 2010, Civilisations et cultures</w:t>
@@ -8609,90 +8609,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lady Sapiens : les femmes préhistoriques, d'un stéréotype à l'autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8820,51 +8820,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8976,1111 +8976,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t>
+                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016082v1</w:t>
+                <w:t xml:space="preserve">hal-02016071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Le site de plein-air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouilles programmées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2013, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016071v1</w:t>
+                <w:t xml:space="preserve">hal-02136969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de plein-air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouilles programmées</w:t>
+                <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Baillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2012, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Colonge</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02136969v1</w:t>
+                <w:t xml:space="preserve">hal-02136958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2012, 80 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2011, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136958v1</w:t>
+                <w:t xml:space="preserve">hal-02136947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2010, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02136947v1</w:t>
+                <w:t xml:space="preserve">hal-02136938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation du Protosolutréen en Chalosse. Rapport annuel de fouille programmée</w:t>
+                <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation des débuts du Solutréen (Protosolutréen) en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2010, 104 p</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2009, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136938v1</w:t>
+                <w:t xml:space="preserve">hal-02136927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation des débuts du Solutréen (Protosolutréen) en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie d’Aquitaine, Bordeaux. 2009, 57 p</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2008, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136927v1</w:t>
+                <w:t xml:space="preserve">hal-02136923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : une occupation des débuts du Solutréen (Protosolutréen) en Chalosse. Rapport annuel de fouille programmée</w:t>
+                <w:t xml:space="preserve">Le site de plein air de Marseillon (Banos, Landes) : un témoignage inédit du Protosolutréen à pointes de Vale Comprido en Chalosse. Rapport annuel de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Sellami</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Aquitaine, Bordeaux. 2007, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10090,161 +9968,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lady Sapiens », les femmes préhistoriques d’un stéréotype à l’autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boquentin Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darmangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10391,51 +10269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04974756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Carmignani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Djakovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqi Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02548-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00166-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02376191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0885-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33084-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-017-0004-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2018.1509724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsenka Tsanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eizenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Le Brun-Ricalens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.10.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP06D56C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X07WKN3K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03923753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438240802452676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafitte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03824983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lbova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rybin E.P." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Lbova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rybin E.P" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257392v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03824910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/nos-premieres-fois/9782080279453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02376230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/nos-premieres-fois,119" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/origines-de-l-humanite--les-nouveaux-scenarios,85" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21299" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rlp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952544v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03923761v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/cz.muni.m210-7781-2015-10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136958v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136923v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136913v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04974756v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Carmignani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Djakovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqi Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02548-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00166-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02376191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0885-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33084-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-017-0004-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2018.1509724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsenka Tsanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eizenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Le Brun-Ricalens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.10.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP06D56C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03923753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X07WKN3K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438240802452676" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2008.13782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafitte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03824983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battipaglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014790v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izuho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lbova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rybin E.P." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunchinsuren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014779v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Lbova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rybin E.P" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02014696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257392v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03824910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/nos-premieres-fois/9782080279453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02376230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/nos-premieres-fois,119" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bellagamba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/variations-sur-l-histoire-de-l-humanite,108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavillebrule.com/catalogue/origines-de-l-humanite--les-nouveaux-scenarios,85" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430928v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529607v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/21299" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rlp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/le-troisieme-homme-prehistoire-de-l-altai/12076.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952544v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03923761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/cz.muni.m210-7781-2015-10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136969v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>