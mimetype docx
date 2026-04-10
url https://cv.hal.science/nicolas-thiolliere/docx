--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Thiollière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research @ Subatech Laboratory (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the framework of energy transition, prospective studies are used to assess main technical and economic drivers in order to help identify most efficient policy levers. French case is specific since there is a significant amount of the energy used that comes from nuclear source. This is why nuclear scenario constitutes one of the strategic tools for producing expertise and knowledge related to the future of the electricity mix. Nuclear scenarios are based on nuclear fuel cycle simulators which aim to model an entire fleet of nuclear facilities. Fuel cycle simulators are used worldwide and by many institutions for wide range of applications:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data production for assessing the future of nuclear energy and highlight decision making process</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization of industrial operations related to an existing nuclear fleet in support of the operator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation of nuclear fleet and/or fuel strategy by national or international safety authorities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research and development training tool</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">We developp since 2011 in the framework of a CNRS/IN2P3 collaboration the fuel cycle simulator CLASS (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASS repository</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Electro-nuclear scenarios are part of a larger effort dedicated to produce knowledge in the framework of energy transition. An interdisciplinary team is being build with academic researchers from Nantes and Paris/Orsay. The goal is to gather experts from several scientific fields (sociology, economy, physics, applied mathematics, etc.) around energy transition problematics.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching @ IMT Atlantique (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master of Science in Engineering &amp;quot;Diplôme d'Ingénieur&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master of Science - Sustainable Nuclear Engineering, Applications and Management (SNEAM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MOOC on energy transition (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUN-MOOC web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Management</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PISE Project (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PISE stands for Interdisciplinary program on energy transition. Project goals are multiple. First, it aims to perform energy transition modelling from economics and physics models coupling in order to assess the impact of the renewable electricity sources increase on nuclear costs. Innovative methodologies for scenario studies are based on Global Sensitivity Analysis. Second, the project aims to assess the role and usage of scenarios in industrial and political decision making process.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIT Project (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The FIT Project has been conceived to understand the circumstances under which the choice of algorithm and/or model influences the conclusions that one might draw from a fuel cycle simulation. The project aims to characterize the relationship between model fidelity and desired confidence level in the context of many differing research questions. Among functionalities of interest, this first FIT focuses on the ability of fuel cycle software to build fresh fuel in accordance with the available material and with associated reactor requirements. The FIT project is a Collaboration that gathers CNRS/IN2P3 and 6 international laboratories (from US and EU) on fuel cycle tools. The git repository could be found here : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT github repository</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of J.B. Clavel's PhD (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">System and scenario studies for the assessment of Minor Actinides transmutation in ADS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of F. Courtin's PhD (2014 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scenario assessment of plutonium Multi-recycling in Pressurized Water Reactor with the code CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of B. Mouginot's Post-Doc (2012 - 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development of the fuel cycle dynamic simulation tool CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of B. Leniau's Post-Doc (2013 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development of reactor models for the fuel cycle dynamic simulation tool CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of more than 10 internships (2013 - 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactor simulations with the codes MCNP and SMURE and scenario studies with the code CLASS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fundemental Physics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D - (2002 - 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and experimental nuclear physics. Mesure des sections efficaces de diffusion élastique des neutrons sur le carbone et le fluor dans le domaine épithermique sur la plate-forme PEREN. Université Joseph-Fourier - Grenoble I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postgraduate degree - (2001 - 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental nuclear and particle physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master's Degree - (2000 - 2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental nuclear and particle physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor’s Degree - (1999 - 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Two-year university degree - (1997 - 1999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor’s Degree - (2017 - 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied economics. University Jean Monnet, Campus de Sceaux, Paris Sud. Enseignement à Distance.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fresh fuel loading management in fuel cycle simulators: A functionality isolation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krivtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 392, pp.111748. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONJON5/CLASS coupled simulations of MOX/UO$_2$ heterogeneous PWR core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plutonium inventory management in the french nuclear fleet with the fuel cycle simulator CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.111042. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.108131. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated selection of nuclides and reactions of interest in a depletion simulation. Precision loss estimation for multiple outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog.Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.103702. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled CLASS and DONJON5 3D full-core calculations and comparison with the neural network approach for fuel cycles involving MOX fueled PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.107971. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disruption between options of plutonium multi-recycling in PWRs and in SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and flexible models for Sodium-cooled Fast Reactors in fuel cycle simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for performing sensitivity analysis in dynamic fuel cycle simulation studies applied to a PWR fleet simulated with the CLASS tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium mono-recycling in PWR: A step towards transmutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.220 - 230. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01427447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic predictors for PWR fuelled with multi-recycled plutonium and applications with the fuel cycle simulation tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01534704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced plutonium management in PWR, complementarity of thorium and uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of MgO volume fraction in an ADS fresh fuel for the scenario code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.518-524. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.292-295. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dementjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Production in the MEGAPIE Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-target radioactive nuclei production rates with EURISOL single-stage target configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ch. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ridikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00502954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the233Pa(n, gamma) capture cross section up to neutron energies of 1 MeV using the transfer reaction 232 ThHe, p234Pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 775, pp.175-187. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00090134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Tools for Uncertainties Visualization and Analysis in Fuel Cycle Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023: The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society; Canadian Nuclear Society, Aug 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC ANALYSIS OF MULTIVARIATE SCENARIOS USING ADVANCED CLUSTERING METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Reactors 2020: Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.13002, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124713002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the vitrified canister production for a PWR fleet with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Senentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT (Functionality Isolation Test) Project, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transition scenario from a PWR to a SFR fleet simulated with the class code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Nuclear Fuel Cycle Conference GLOBAL 2019, and Light Water Reactor Fuel Performance Conference, TOP FUEL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seattle, United States. pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de scénarios nucléaires à l’in2p3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cycle simulations at CNRS/IN2P3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Budapest University of Technology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of fuel cycle benchmark : FIT Benchmark. 3rd technical workshop on fuel cycle simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lemiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium Early Transmutation in Thermal Reactors: An Option to a Better Nuclear Spent Fuel Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2017 : International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto, Japan. pp.17388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cycle simulations : Limitations and Sensitivity Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Madison-Wisconsin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Module Development for the Fuel Cycle Simulation Tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01573634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of reactor physics with a view to the (possible) futures of nuclear energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, GRENOBLE France. pp.372 - 380, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01664261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Argentinian and Brasilian Nuclear Symbiotic Scenarios using CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Alderete Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.2032-2039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01347446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of SFR physics models for the nuclear fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Reactors 2016 Unifying Theory and Experiments in the 21st Century (PHYSOR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, May 2016, Sun Valley, United States. pp.1120-1131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWR MOX fuel physics models for the dynamic fuel cycle simulation tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Reactors 2016 Unifying Theory and Experiments in the 21st Century (PHYSOR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, May 2016, Sun Valley, United States. pp.1142-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Reactor Model Simplification for Fuel Evolution: A Bias Quantification for Fuel Cycle Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.1045-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01346740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgO effect on an ADS neutronic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.625-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.292-295, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS windowless spallation target design and corresponding R&D topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Batrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Target Yields forRadioactive Ion Beam (RIB) Production with EURISOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Nuclear Research Applications and Utilization of Accelerators (AccApp'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vienna, Austria. pp.AT/RD-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic characterization of the MEGAPIE target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Filges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.350-354, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Konobeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Technical Review Meeting MEGAPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de neutronique dans le cadre du projet PEREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, La-Roche-en-Ardennes, France. pp.249-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’énergie nucléaire 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 262 p., 2022, 978-1789480955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’énergie nucléaire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 256 p., 2022, 978-1789480948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios électronucléaires, des objets-frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de temps des scénarios électronucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nucléaire au prisme du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2014, 978-2-35671-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the feasibility of the XT-ADS spallation target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des sections efficaces de diffusion élastique des neutrons sur le carbone et le fluor dans le domaine épithermique sur la plate-forme PEREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Thiollière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research @ Subatech Laboratory (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the framework of energy transition, prospective studies are used to assess main technical and economic drivers in order to help identify most efficient policy levers. French case is specific since there is a significant amount of the energy used that comes from nuclear source. This is why nuclear scenario constitutes one of the strategic tools for producing expertise and knowledge related to the future of the electricity mix. Nuclear scenarios are based on nuclear fuel cycle simulators which aim to model an entire fleet of nuclear facilities. Fuel cycle simulators are used worldwide and by many institutions for wide range of applications:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data production for assessing the future of nuclear energy and highlight decision making process</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization of industrial operations related to an existing nuclear fleet in support of the operator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation of nuclear fleet and/or fuel strategy by national or international safety authorities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research and development training tool</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">We developp since 2011 in the framework of a CNRS/IN2P3 collaboration the fuel cycle simulator CLASS (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASS repository</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Electro-nuclear scenarios are part of a larger effort dedicated to produce knowledge in the framework of energy transition. An interdisciplinary team is being build with academic researchers from Nantes and Paris/Orsay. The goal is to gather experts from several scientific fields (sociology, economy, physics, applied mathematics, etc.) around energy transition problematics.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching @ IMT Atlantique (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master of Science in Engineering &amp;quot;Diplôme d'Ingénieur&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master of Science - Sustainable Nuclear Engineering, Applications and Management (SNEAM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MOOC on energy transition (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUN-MOOC web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Management</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PISE Project (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PISE stands for Interdisciplinary program on energy transition. Project goals are multiple. First, it aims to perform energy transition modelling from economics and physics models coupling in order to assess the impact of the renewable electricity sources increase on nuclear costs. Innovative methodologies for scenario studies are based on Global Sensitivity Analysis. Second, the project aims to assess the role and usage of scenarios in industrial and political decision making process.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIT Project (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The FIT Project has been conceived to understand the circumstances under which the choice of algorithm and/or model influences the conclusions that one might draw from a fuel cycle simulation. The project aims to characterize the relationship between model fidelity and desired confidence level in the context of many differing research questions. Among functionalities of interest, this first FIT focuses on the ability of fuel cycle software to build fresh fuel in accordance with the available material and with associated reactor requirements. The FIT project is a Collaboration that gathers CNRS/IN2P3 and 6 international laboratories (from US and EU) on fuel cycle tools. The git repository could be found here : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT github repository</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of J.B. Clavel's PhD (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">System and scenario studies for the assessment of Minor Actinides transmutation in ADS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of F. Courtin's PhD (2014 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scenario assessment of plutonium Multi-recycling in Pressurized Water Reactor with the code CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of B. Mouginot's Post-Doc (2012 - 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development of the fuel cycle dynamic simulation tool CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of B. Leniau's Post-Doc (2013 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development of reactor models for the fuel cycle dynamic simulation tool CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of more than 10 internships (2013 - 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactor simulations with the codes MCNP and SMURE and scenario studies with the code CLASS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fundemental Physics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D - (2002 - 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and experimental nuclear physics. Mesure des sections efficaces de diffusion élastique des neutrons sur le carbone et le fluor dans le domaine épithermique sur la plate-forme PEREN. Université Joseph-Fourier - Grenoble I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postgraduate degree - (2001 - 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental nuclear and particle physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master's Degree - (2000 - 2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental nuclear and particle physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor’s Degree - (1999 - 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Two-year university degree - (1997 - 1999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor’s Degree - (2017 - 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied economics. University Jean Monnet, Campus de Sceaux, Paris Sud. Enseignement à Distance.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fresh fuel loading management in fuel cycle simulators: A functionality isolation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krivtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 392, pp.111748. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONJON5/CLASS coupled simulations of MOX/UO$_2$ heterogeneous PWR core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated selection of nuclides and reactions of interest in a depletion simulation. Precision loss estimation for multiple outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog.Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.103702. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plutonium inventory management in the french nuclear fleet with the fuel cycle simulator CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.111042. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.108131. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled CLASS and DONJON5 3D full-core calculations and comparison with the neural network approach for fuel cycles involving MOX fueled PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.107971. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disruption between options of plutonium multi-recycling in PWRs and in SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and flexible models for Sodium-cooled Fast Reactors in fuel cycle simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for performing sensitivity analysis in dynamic fuel cycle simulation studies applied to a PWR fleet simulated with the CLASS tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium mono-recycling in PWR: A step towards transmutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.220 - 230. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01427447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic predictors for PWR fuelled with multi-recycled plutonium and applications with the fuel cycle simulation tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01534704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced plutonium management in PWR, complementarity of thorium and uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of MgO volume fraction in an ADS fresh fuel for the scenario code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.518-524. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.292-295. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Production in the MEGAPIE Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dementjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-target radioactive nuclei production rates with EURISOL single-stage target configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ch. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ridikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00502954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the233Pa(n, gamma) capture cross section up to neutron energies of 1 MeV using the transfer reaction 232 ThHe, p234Pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 775, pp.175-187. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00090134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Tools for Uncertainties Visualization and Analysis in Fuel Cycle Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023: The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society; Canadian Nuclear Society, Aug 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC ANALYSIS OF MULTIVARIATE SCENARIOS USING ADVANCED CLUSTERING METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Reactors 2020: Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.13002, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124713002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the vitrified canister production for a PWR fleet with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Senentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT (Functionality Isolation Test) Project, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transition scenario from a PWR to a SFR fleet simulated with the class code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Nuclear Fuel Cycle Conference GLOBAL 2019, and Light Water Reactor Fuel Performance Conference, TOP FUEL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seattle, United States. pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de scénarios nucléaires à l’in2p3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cycle simulations at CNRS/IN2P3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Budapest University of Technology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of fuel cycle benchmark : FIT Benchmark. 3rd technical workshop on fuel cycle simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lemiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium Early Transmutation in Thermal Reactors: An Option to a Better Nuclear Spent Fuel Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2017 : International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto, Japan. pp.17388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cycle simulations : Limitations and Sensitivity Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Madison-Wisconsin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Module Development for the Fuel Cycle Simulation Tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01573634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of reactor physics with a view to the (possible) futures of nuclear energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, GRENOBLE France. pp.372 - 380, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01664261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Argentinian and Brasilian Nuclear Symbiotic Scenarios using CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Alderete Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.2032-2039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01347446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of SFR physics models for the nuclear fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Reactors 2016 Unifying Theory and Experiments in the 21st Century (PHYSOR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, May 2016, Sun Valley, United States. pp.1120-1131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWR MOX fuel physics models for the dynamic fuel cycle simulation tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Reactors 2016 Unifying Theory and Experiments in the 21st Century (PHYSOR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, May 2016, Sun Valley, United States. pp.1142-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Reactor Model Simplification for Fuel Evolution: A Bias Quantification for Fuel Cycle Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.1045-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01346740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgO effect on an ADS neutronic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.625-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.292-295, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS windowless spallation target design and corresponding R&D topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Batrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Target Yields forRadioactive Ion Beam (RIB) Production with EURISOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Nuclear Research Applications and Utilization of Accelerators (AccApp'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vienna, Austria. pp.AT/RD-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic characterization of the MEGAPIE target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Filges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.350-354, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Konobeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Technical Review Meeting MEGAPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de neutronique dans le cadre du projet PEREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, La-Roche-en-Ardennes, France. pp.249-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’énergie nucléaire 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 262 p., 2022, 978-1789480955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’énergie nucléaire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 256 p., 2022, 978-1789480948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios électronucléaires, des objets-frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de temps des scénarios électronucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nucléaire au prisme du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2014, 978-2-35671-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the feasibility of the XT-ADS spallation target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des sections efficaces de diffusion élastique des neutrons sur le carbone et le fluor dans le domaine épithermique sur la plate-forme PEREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B24EBD3"/>
+    <w:nsid w:val="3F5CB381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A81FC50E"/>
+    <w:nsid w:val="D7B419CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A5E6C405"/>
+    <w:nsid w:val="7FDEA1E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BDD67CD2"/>
+    <w:nsid w:val="9111F1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1525FB36"/>
+    <w:nsid w:val="4F93F661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3D785962"/>
+    <w:nsid w:val="2C5A1736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="30EA0045"/>
+    <w:nsid w:val="6B89CB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5FDB2B0F"/>
+    <w:nsid w:val="CEE5803F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="158FFE77"/>
+    <w:nsid w:val="782BCA99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B92FD7ED"/>
+    <w:nsid w:val="3486CFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2E7339B9"/>
+    <w:nsid w:val="4B44148F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1771E799"/>
+    <w:nsid w:val="63336253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1A249E88"/>
+    <w:nsid w:val="47913B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-subatech.in2p3.fr/fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.in2p3.fr/sens/CLASS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04025+session01/about" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/FuelCycleFIT/FITProject/blob/master/README.md" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paradis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meplan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.103702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hoarau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01534704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.04.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.09.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTMD3MGV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SMFTDR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.080" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070ZHJT9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Eikenberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00502954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Chabod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridikas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10989-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6563TKST-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dassi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.06.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZRWCZN5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Doligez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124713002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122132v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Clavel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01573634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Alderete Tommasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leniau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batrak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabod" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rapp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03880413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03880407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rosseel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuurmans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Tichelen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-subatech.in2p3.fr/fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.in2p3.fr/sens/CLASS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04025+session01/about" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/FuelCycleFIT/FITProject/blob/master/README.md" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paradis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.103702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hoarau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01534704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.04.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.09.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTMD3MGV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SMFTDR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.080" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070ZHJT9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Eikenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00502954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Chabod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridikas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10989-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6563TKST-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dassi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.06.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZRWCZN5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Doligez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124713002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122132v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Clavel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01573634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Alderete Tommasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leniau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batrak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabod" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rapp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03880413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03880407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rosseel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuurmans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Tichelen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>