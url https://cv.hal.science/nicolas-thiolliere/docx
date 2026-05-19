--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Thiollière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research @ Subatech Laboratory (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the framework of energy transition, prospective studies are used to assess main technical and economic drivers in order to help identify most efficient policy levers. French case is specific since there is a significant amount of the energy used that comes from nuclear source. This is why nuclear scenario constitutes one of the strategic tools for producing expertise and knowledge related to the future of the electricity mix. Nuclear scenarios are based on nuclear fuel cycle simulators which aim to model an entire fleet of nuclear facilities. Fuel cycle simulators are used worldwide and by many institutions for wide range of applications:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data production for assessing the future of nuclear energy and highlight decision making process</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization of industrial operations related to an existing nuclear fleet in support of the operator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation of nuclear fleet and/or fuel strategy by national or international safety authorities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research and development training tool</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">We developp since 2011 in the framework of a CNRS/IN2P3 collaboration the fuel cycle simulator CLASS (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASS repository</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Electro-nuclear scenarios are part of a larger effort dedicated to produce knowledge in the framework of energy transition. An interdisciplinary team is being build with academic researchers from Nantes and Paris/Orsay. The goal is to gather experts from several scientific fields (sociology, economy, physics, applied mathematics, etc.) around energy transition problematics.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching @ IMT Atlantique (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master of Science in Engineering &amp;quot;Diplôme d'Ingénieur&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master of Science - Sustainable Nuclear Engineering, Applications and Management (SNEAM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MOOC on energy transition (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUN-MOOC web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Management</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PISE Project (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PISE stands for Interdisciplinary program on energy transition. Project goals are multiple. First, it aims to perform energy transition modelling from economics and physics models coupling in order to assess the impact of the renewable electricity sources increase on nuclear costs. Innovative methodologies for scenario studies are based on Global Sensitivity Analysis. Second, the project aims to assess the role and usage of scenarios in industrial and political decision making process.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIT Project (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The FIT Project has been conceived to understand the circumstances under which the choice of algorithm and/or model influences the conclusions that one might draw from a fuel cycle simulation. The project aims to characterize the relationship between model fidelity and desired confidence level in the context of many differing research questions. Among functionalities of interest, this first FIT focuses on the ability of fuel cycle software to build fresh fuel in accordance with the available material and with associated reactor requirements. The FIT project is a Collaboration that gathers CNRS/IN2P3 and 6 international laboratories (from US and EU) on fuel cycle tools. The git repository could be found here : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT github repository</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of J.B. Clavel's PhD (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">System and scenario studies for the assessment of Minor Actinides transmutation in ADS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of F. Courtin's PhD (2014 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scenario assessment of plutonium Multi-recycling in Pressurized Water Reactor with the code CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of B. Mouginot's Post-Doc (2012 - 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development of the fuel cycle dynamic simulation tool CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of B. Leniau's Post-Doc (2013 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development of reactor models for the fuel cycle dynamic simulation tool CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of more than 10 internships (2013 - 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactor simulations with the codes MCNP and SMURE and scenario studies with the code CLASS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fundemental Physics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D - (2002 - 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and experimental nuclear physics. Mesure des sections efficaces de diffusion élastique des neutrons sur le carbone et le fluor dans le domaine épithermique sur la plate-forme PEREN. Université Joseph-Fourier - Grenoble I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postgraduate degree - (2001 - 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental nuclear and particle physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master's Degree - (2000 - 2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental nuclear and particle physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor’s Degree - (1999 - 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Two-year university degree - (1997 - 1999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor’s Degree - (2017 - 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied economics. University Jean Monnet, Campus de Sceaux, Paris Sud. Enseignement à Distance.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fresh fuel loading management in fuel cycle simulators: A functionality isolation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krivtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 392, pp.111748. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONJON5/CLASS coupled simulations of MOX/UO$_2$ heterogeneous PWR core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated selection of nuclides and reactions of interest in a depletion simulation. Precision loss estimation for multiple outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog.Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.103702. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plutonium inventory management in the french nuclear fleet with the fuel cycle simulator CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.111042. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.108131. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled CLASS and DONJON5 3D full-core calculations and comparison with the neural network approach for fuel cycles involving MOX fueled PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.107971. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disruption between options of plutonium multi-recycling in PWRs and in SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and flexible models for Sodium-cooled Fast Reactors in fuel cycle simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for performing sensitivity analysis in dynamic fuel cycle simulation studies applied to a PWR fleet simulated with the CLASS tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium mono-recycling in PWR: A step towards transmutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.220 - 230. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01427447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic predictors for PWR fuelled with multi-recycled plutonium and applications with the fuel cycle simulation tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01534704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced plutonium management in PWR, complementarity of thorium and uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of MgO volume fraction in an ADS fresh fuel for the scenario code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.518-524. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.292-295. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Production in the MEGAPIE Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dementjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-target radioactive nuclei production rates with EURISOL single-stage target configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ch. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ridikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00502954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the233Pa(n, gamma) capture cross section up to neutron energies of 1 MeV using the transfer reaction 232 ThHe, p234Pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 775, pp.175-187. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00090134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Tools for Uncertainties Visualization and Analysis in Fuel Cycle Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023: The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society; Canadian Nuclear Society, Aug 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC ANALYSIS OF MULTIVARIATE SCENARIOS USING ADVANCED CLUSTERING METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Reactors 2020: Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.13002, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124713002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the vitrified canister production for a PWR fleet with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Senentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT (Functionality Isolation Test) Project, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transition scenario from a PWR to a SFR fleet simulated with the class code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Nuclear Fuel Cycle Conference GLOBAL 2019, and Light Water Reactor Fuel Performance Conference, TOP FUEL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seattle, United States. pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de scénarios nucléaires à l’in2p3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cycle simulations at CNRS/IN2P3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Budapest University of Technology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of fuel cycle benchmark : FIT Benchmark. 3rd technical workshop on fuel cycle simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lemiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium Early Transmutation in Thermal Reactors: An Option to a Better Nuclear Spent Fuel Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2017 : International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto, Japan. pp.17388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cycle simulations : Limitations and Sensitivity Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Madison-Wisconsin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Module Development for the Fuel Cycle Simulation Tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01573634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of reactor physics with a view to the (possible) futures of nuclear energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, GRENOBLE France. pp.372 - 380, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01664261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Argentinian and Brasilian Nuclear Symbiotic Scenarios using CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Alderete Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.2032-2039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01347446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of SFR physics models for the nuclear fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Reactors 2016 Unifying Theory and Experiments in the 21st Century (PHYSOR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, May 2016, Sun Valley, United States. pp.1120-1131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWR MOX fuel physics models for the dynamic fuel cycle simulation tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Reactors 2016 Unifying Theory and Experiments in the 21st Century (PHYSOR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, May 2016, Sun Valley, United States. pp.1142-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Reactor Model Simplification for Fuel Evolution: A Bias Quantification for Fuel Cycle Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.1045-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01346740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgO effect on an ADS neutronic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.625-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.292-295, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS windowless spallation target design and corresponding R&D topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Batrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Target Yields forRadioactive Ion Beam (RIB) Production with EURISOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Nuclear Research Applications and Utilization of Accelerators (AccApp'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vienna, Austria. pp.AT/RD-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic characterization of the MEGAPIE target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Filges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.350-354, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Konobeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Technical Review Meeting MEGAPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de neutronique dans le cadre du projet PEREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, La-Roche-en-Ardennes, France. pp.249-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’énergie nucléaire 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 262 p., 2022, 978-1789480955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’énergie nucléaire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 256 p., 2022, 978-1789480948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios électronucléaires, des objets-frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de temps des scénarios électronucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nucléaire au prisme du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2014, 978-2-35671-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the feasibility of the XT-ADS spallation target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des sections efficaces de diffusion élastique des neutrons sur le carbone et le fluor dans le domaine épithermique sur la plate-forme PEREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.63440860215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Thiollière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Assistant Professor IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research @ Subatech Laboratory (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the framework of energy transition, prospective studies are used to assess main technical and economic drivers in order to help identify most efficient policy levers. French case is specific since there is a significant amount of the energy used that comes from nuclear source. This is why nuclear scenario constitutes one of the strategic tools for producing expertise and knowledge related to the future of the electricity mix. Nuclear scenarios are based on nuclear fuel cycle simulators which aim to model an entire fleet of nuclear facilities. Fuel cycle simulators are used worldwide and by many institutions for wide range of applications:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data production for assessing the future of nuclear energy and highlight decision making process</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimization of industrial operations related to an existing nuclear fleet in support of the operator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation of nuclear fleet and/or fuel strategy by national or international safety authorities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research and development training tool</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">We developp since 2011 in the framework of a CNRS/IN2P3 collaboration the fuel cycle simulator CLASS (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASS repository</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Electro-nuclear scenarios are part of a larger effort dedicated to produce knowledge in the framework of energy transition. An interdisciplinary team is being build with academic researchers from Nantes and Paris/Orsay. The goal is to gather experts from several scientific fields (sociology, economy, physics, applied mathematics, etc.) around energy transition problematics.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching @ IMT Atlantique (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master of Science in Engineering &amp;quot;Diplôme d'Ingénieur&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master of Science - Sustainable Nuclear Engineering, Applications and Management (SNEAM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MOOC on energy transition (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUN-MOOC web site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projects Management</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PISE Project (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PISE stands for Interdisciplinary program on energy transition. Project goals are multiple. First, it aims to perform energy transition modelling from economics and physics models coupling in order to assess the impact of the renewable electricity sources increase on nuclear costs. Innovative methodologies for scenario studies are based on Global Sensitivity Analysis. Second, the project aims to assess the role and usage of scenarios in industrial and political decision making process.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FIT Project (since 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The FIT Project has been conceived to understand the circumstances under which the choice of algorithm and/or model influences the conclusions that one might draw from a fuel cycle simulation. The project aims to characterize the relationship between model fidelity and desired confidence level in the context of many differing research questions. Among functionalities of interest, this first FIT focuses on the ability of fuel cycle software to build fresh fuel in accordance with the available material and with associated reactor requirements. The FIT project is a Collaboration that gathers CNRS/IN2P3 and 6 international laboratories (from US and EU) on fuel cycle tools. The git repository could be found here : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT github repository</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of J.B. Clavel's PhD (2009 - 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">System and scenario studies for the assessment of Minor Actinides transmutation in ADS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of F. Courtin's PhD (2014 - 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scenario assessment of plutonium Multi-recycling in Pressurized Water Reactor with the code CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of B. Mouginot's Post-Doc (2012 - 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development of the fuel cycle dynamic simulation tool CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of B. Leniau's Post-Doc (2013 - 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Development of reactor models for the fuel cycle dynamic simulation tool CLASS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific Supervisor of more than 10 internships (2013 - 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactor simulations with the codes MCNP and SMURE and scenario studies with the code CLASS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fundemental Physics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ph.D - (2002 - 2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and experimental nuclear physics. Mesure des sections efficaces de diffusion élastique des neutrons sur le carbone et le fluor dans le domaine épithermique sur la plate-forme PEREN. Université Joseph-Fourier - Grenoble I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postgraduate degree - (2001 - 2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental nuclear and particle physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master's Degree - (2000 - 2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental nuclear and particle physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor’s Degree - (1999 - 2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Two-year university degree - (1997 - 1999)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundemental physics. Université Claude Bernard Lyon I.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bachelor’s Degree - (2017 - 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied economics. University Jean Monnet, Campus de Sceaux, Paris Sud. Enseignement à Distance.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONJON5/CLASS coupled simulations of MOX/UO$_2$ heterogeneous PWR core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fresh fuel loading management in fuel cycle simulators: A functionality isolation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krivtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 392, pp.111748. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated selection of nuclides and reactions of interest in a depletion simulation. Precision loss estimation for multiple outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog.Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.103702. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plutonium inventory management in the french nuclear fleet with the fuel cycle simulator CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.111042. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.108131. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled CLASS and DONJON5 3D full-core calculations and comparison with the neural network approach for fuel cycles involving MOX fueled PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.107971. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disruption between options of plutonium multi-recycling in PWRs and in SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and flexible models for Sodium-cooled Fast Reactors in fuel cycle simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for performing sensitivity analysis in dynamic fuel cycle simulation studies applied to a PWR fleet simulated with the CLASS tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium mono-recycling in PWR: A step towards transmutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.220 - 230. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01427447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic predictors for PWR fuelled with multi-recycled plutonium and applications with the fuel cycle simulation tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01534704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced plutonium management in PWR, complementarity of thorium and uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of MgO volume fraction in an ADS fresh fuel for the scenario code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.518-524. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Data Sheets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.292-295. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Production in the MEGAPIE Spallation Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience from the post-test analysis of MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dementjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gröschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415, pp.367-377. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-target radioactive nuclei production rates with EURISOL single-stage target configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ch. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ridikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2010-10989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00502954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the233Pa(n, gamma) capture cross section up to neutron energies of 1 MeV using the transfer reaction 232 ThHe, p234Pa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 775, pp.175-187. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00090134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Tools for Uncertainties Visualization and Analysis in Fuel Cycle Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023: The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society; Canadian Nuclear Society, Aug 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC ANALYSIS OF MULTIVARIATE SCENARIOS USING ADVANCED CLUSTERING METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Reactors 2020: Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.13002, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124713002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the vitrified canister production for a PWR fleet with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Senentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT (Functionality Isolation Test) Project, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Urbana Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transition scenario from a PWR to a SFR fleet simulated with the class code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Nuclear Fuel Cycle Conference GLOBAL 2019, and Light Water Reactor Fuel Performance Conference, TOP FUEL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seattle, United States. pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de scénarios nucléaires à l’in2p3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SciNEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cycle simulations at CNRS/IN2P3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Budapest University of Technology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of fuel cycle benchmark : FIT Benchmark. 3rd technical workshop on fuel cycle simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lemiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium Early Transmutation in Thermal Reactors: An Option to a Better Nuclear Spent Fuel Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2017 : International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto, Japan. pp.17388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cycle simulations : Limitations and Sensitivity Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at Madison-Wisconsin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Module Development for the Fuel Cycle Simulation Tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01573634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of reactor physics with a view to the (possible) futures of nuclear energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, GRENOBLE France. pp.372 - 380, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01664261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Reactor Model Simplification for Fuel Evolution: A Bias Quantification for Fuel Cycle Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.1045-1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01346740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Argentinian and Brasilian Nuclear Symbiotic Scenarios using CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Alderete Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.2032-2039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01347446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of SFR physics models for the nuclear fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Reactors 2016 Unifying Theory and Experiments in the 21st Century (PHYSOR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, May 2016, Sun Valley, United States. pp.1120-1131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PWR MOX fuel physics models for the dynamic fuel cycle simulation tool CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Reactors 2016 Unifying Theory and Experiments in the 21st Century (PHYSOR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, May 2016, Sun Valley, United States. pp.1142-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgO effect on an ADS neutronic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.625-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Volatile Radionuclides Production and Release Yields followed by a Post-Irradiation Analysis of a Pb/Bi Filled Ta Target at ISOLDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Köster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, New York, United States. pp.292-295, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS windowless spallation target design and corresponding R&D topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Buhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Batrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00686848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Target Yields forRadioactive Ion Beam (RIB) Production with EURISOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Nuclear Research Applications and Utilization of Accelerators (AccApp'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Vienna, Austria. pp.AT/RD-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00382014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic characterization of the MEGAPIE target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Panebianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Filges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.350-354, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yu. Konobeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eikenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00326590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas production and activation calculation in MEGAPIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Technical Review Meeting MEGAPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de neutronique dans le cadre du projet PEREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, La-Roche-en-Ardennes, France. pp.249-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’énergie nucléaire 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 262 p., 2022, 978-1789480955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’énergie nucléaire 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 256 p., 2022, 978-1789480948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios électronucléaires, des objets-frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de temps des scénarios électronucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mouginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nucléaire au prisme du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2014, 978-2-35671-133-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02065382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the feasibility of the XT-ADS spallation target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rosseel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuurmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Tichelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des sections efficaces de diffusion élastique des neutrons sur le carbone et le fluor dans le domaine épithermique sur la plate-forme PEREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F5CB381"/>
+    <w:nsid w:val="D71400D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D7B419CD"/>
+    <w:nsid w:val="EEF21FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7FDEA1E6"/>
+    <w:nsid w:val="EE03C834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9111F1CC"/>
+    <w:nsid w:val="8D93B084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F93F661"/>
+    <w:nsid w:val="E3445C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2C5A1736"/>
+    <w:nsid w:val="7AF40A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6B89CB6F"/>
+    <w:nsid w:val="977AD454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CEE5803F"/>
+    <w:nsid w:val="81804C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="782BCA99"/>
+    <w:nsid w:val="6772A947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3486CFEA"/>
+    <w:nsid w:val="EEFB9B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4B44148F"/>
+    <w:nsid w:val="6A28A084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="63336253"/>
+    <w:nsid w:val="F7C6FDFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="47913B5D"/>
+    <w:nsid w:val="FA7165CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-subatech.in2p3.fr/fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.in2p3.fr/sens/CLASS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04025+session01/about" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/FuelCycleFIT/FITProject/blob/master/README.md" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paradis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.103702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hoarau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01534704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.04.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.09.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTMD3MGV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SMFTDR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.080" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070ZHJT9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Eikenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00502954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Chabod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridikas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10989-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6563TKST-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dassi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.06.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZRWCZN5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Doligez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124713002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122132v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Clavel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01573634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Alderete Tommasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leniau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batrak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabod" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rapp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03880413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03880407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rosseel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuurmans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Tichelen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-subatech.in2p3.fr/fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.in2p3.fr/sens/CLASS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04025+session01/about" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/FuelCycleFIT/FITProject/blob/master/README.md" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paradis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.103702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hoarau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01534704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.04.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.09.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTMD3MGV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SMFTDR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.080" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-070ZHJT9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zanini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Eikenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dementjev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gr&#246;schel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milenkovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HL5D97B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00502954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Chabod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ridikas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10989-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6563TKST-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dassi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.06.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZRWCZN5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Doligez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124713002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122132v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Clavel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01573634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347446v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Alderete Tommasi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leniau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Buhour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batrak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00382014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabod" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rapp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Filges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.12.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00326590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Konobeyev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eikenberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422055v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03880413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03880407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierckx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rosseel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuurmans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Tichelen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>