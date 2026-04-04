--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -303,152 +303,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining silver at the castle: the rare case of a large early modern cupel from Middelburg-in-Flanders, Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Saussus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ting Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Martinón-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-022-01655-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111835v1</w:t>
+                <w:t xml:space="preserve">hal-04115082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices, recipes and supply of a late medieval brass foundry: The refractory ceramics and the metals of an early 15th century AD metallurgical workshop in Brussels</w:t>
               </w:r>
@@ -562,161 +571,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining silver at the castle: the rare case of a large early modern cupel from Middelburg-in-Flanders, Belgium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Saussus</w:t>
+                <w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Ting Hsu</w:t>
+                <w:t xml:space="preserve">Arnaud Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Poulain</w:t>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Martinón-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+                <w:t xml:space="preserve">Isabelle Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.293-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115082v1</w:t>
+                <w:t xml:space="preserve">hal-04111835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier d’un fondeur de laiton à Bruxelles au début du XVe siècle: production, matériaux et approvisionnements (RBC)</w:t>
               </w:r>
@@ -899,429 +899,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers de bronziers romains à Berytus (IIe-IIIe s. apr. J.-C.) : les vestiges du site SFI654 (Beyrouth, Liban)</w:t>
+                <w:t xml:space="preserve">Paleomicrobiology to investigate copper resistance in bacteria: isolation and description of &amp;lt;i&amp;gt;Cupriavidus necator&amp;lt;/i&amp;gt; B9 in the soil of a medieval foundry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad El Morr</w:t>
+                <w:t xml:space="preserve">David C. Gillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mergeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Provoost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hadi Choueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.770 - 787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978323v1</w:t>
+                <w:t xml:space="preserve">hal-01579878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman bronze workshops at Berytus (2nd-3rd century AD): the remains from the SFI654 site (Beirut, Lebanon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Des ateliers de bronziers romains à Berytus (IIe-IIIe s. apr. J.-C.) : les vestiges du site SFI654 (Beyrouth, Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Choueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954478v1</w:t>
+                <w:t xml:space="preserve">halshs-02978323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomicrobiology to investigate copper resistance in bacteria: isolation and description of &amp;lt;i&amp;gt;Cupriavidus necator&amp;lt;/i&amp;gt; B9 in the soil of a medieval foundry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roman bronze workshops at Berytus (2nd-3rd century AD): the remains from the SFI654 site (Beirut, Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Morr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C. Gillan</w:t>
+                <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille van Camp</w:t>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mergeay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+                <w:t xml:space="preserve">Hadi Choueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579878v1</w:t>
+                <w:t xml:space="preserve">hal-01954478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Texts with the Help of Experimentation: The Example of Cupellation in Arabic Scientific Literature</w:t>
               </w:r>
@@ -1694,93 +1694,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chapelot (dir.), Trente ans d’archéologie médiévale en France. Un bilan pour un avenir, Actes du IXe congrès international de la Société d’archéologie médiévale (Vincennes, 16-18 juin 2006), Caen, Publications du CRAHM, 2010, 436 p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From laboratory to field experiments: shared experience in brass cementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.177-179</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (1), pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978356v1</w:t>
+                <w:t xml:space="preserve">halshs-02978330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vases à fond percé : pratique de la distillation per descensum au bas Moyen Age en Île-de-France</w:t>
               </w:r>
@@ -1842,458 +1858,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial attack of archaeological bones versus high concentrations of heavy metals in the burial environment. A case study of animal bones from a mediaeval copper workshop in Paris</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Chapelot (dir.), Trente ans d’archéologie médiévale en France. Un bilan pour un avenir, Actes du IXe congrès international de la Société d’archéologie médiévale (Vincennes, 16-18 juin 2006), Caen, Publications du CRAHM, 2010, 436 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.177-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766847v1</w:t>
+                <w:t xml:space="preserve">halshs-02978356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From laboratory to field experiments: shared experience in brass cementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bourgarit</w:t>
+                <w:t xml:space="preserve">Microbial attack of archaeological bones versus high concentrations of heavy metals in the burial environment. A case study of animal bones from a mediaeval copper workshop in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical metallurgy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 310 (1-2), pp.39 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978330v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille : un four à réverbère près du port</w:t>
+                <w:t xml:space="preserve">L'industrie du cuivre au bas Moyen Âge : formes du marché et de la production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (2), pp.86-87</w:t>
+              <w:t xml:space="preserve">Histoire et images médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00599973v1</w:t>
+                <w:t xml:space="preserve">halshs-00599972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuivre, laiton, dinanderie mosane : Ateliers et productions métallurgiques à Dinant et Bouvignes au Moyen Âge (XIIIe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Marseille : un four à réverbère près du port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Archéopages hors série, 2, pp.142-151</w:t>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978332v1</w:t>
+                <w:t xml:space="preserve">halshs-00599973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie du cuivre au bas Moyen Âge : formes du marché et de la production</w:t>
+                <w:t xml:space="preserve">Cuivre, laiton, dinanderie mosane : Ateliers et productions métallurgiques à Dinant et Bouvignes au Moyen Âge (XIIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et images médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34, pp.32-37</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Archéopages hors série, 2, pp.142-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00599972v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié (dir.), Tours antique et médiéval, lieux de vie, temps de la ville, 40 ans d’archéologie urbaine, Tours, FERACF, 2007, 440 p., ill., CD-Rom. (Supplément à la Revue Archéologique du Centre de la France ; 30)</w:t>
               </w:r>
@@ -3390,204 +3390,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissances géophysiques électriques ultra-fines : l’expérience de Rungis et de Bussy-Saint-Georges, deux habitats du haut Moyen Âge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La coupellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.14-19</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 309, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978336v1</w:t>
+                <w:t xml:space="preserve">halshs-02978354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coupellation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissances géophysiques électriques ultra-fines : l’expérience de Rungis et de Bussy-Saint-Georges, deux habitats du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 309, pp.22-23</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02978354v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épée romaine découverte à Saintes (Charente-Maritime)</w:t>
               </w:r>
@@ -3671,247 +3671,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une voirie du Haut-Empire à Saintes - Allée de la Poudrière</w:t>
+                <w:t xml:space="preserve">Saintes (rue de l’Alma) - Découvertes de vestiges du Haut-Empire, de l’Age du Bronze ancien et du Paléolithique Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Archéologie et d'Histoire de la Charente-Maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Recherches archéologiques en Saintonge et Aunis 1996, pp.67-79</w:t>
+              <w:t xml:space="preserve">Bulletin de liaison - Société d'archéologie et d'histoire de la Charente-​Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26, pp.77-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978345v1</w:t>
+                <w:t xml:space="preserve">halshs-02978340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle nécropole antique suburbaine découverte à Saintes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une voirie du Haut-Empire à Saintes - Allée de la Poudrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de liaison - Société d'archéologie et d'histoire de la Charente-​Maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 26, pp.109-114</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société d'Archéologie et d'Histoire de la Charente-Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Recherches archéologiques en Saintonge et Aunis 1996, pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978343v1</w:t>
+                <w:t xml:space="preserve">halshs-02978345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saintes (rue de l’Alma) - Découvertes de vestiges du Haut-Empire, de l’Age du Bronze ancien et du Paléolithique Moyen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle nécropole antique suburbaine découverte à Saintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison - Société d'archéologie et d'histoire de la Charente-​Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 26, pp.77-105</w:t>
+              <w:t xml:space="preserve">, 1999, 26, pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02978340v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MPMM, pp.136, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5115,212 +5115,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Paul Benoit, professeur d’histoire des techniques à l’université Paris 1 Panthéon-Sorbonne de 1996 à 2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail des métaux dans les villes de la fin du Moyen Âge : acquis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Saussus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Lise Saussus; Danielle Arribet-Deroin; Marc Bompaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail des métaux dans les villes à la fin du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2024, Cahiers archéologiques de Paris 1, 979-10-351-0956-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088220v1</w:t>
+                <w:t xml:space="preserve">hal-05088223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des métaux dans les villes de la fin du Moyen Âge : acquis et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Saussus</w:t>
+                <w:t xml:space="preserve">Hommage à Paul Benoit, professeur d’histoire des techniques à l’université Paris 1 Panthéon-Sorbonne de 1996 à 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Lise Saussus; Danielle Arribet-Deroin; Marc Bompaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail des métaux dans les villes à la fin du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2024, Cahiers archéologiques de Paris 1, 979-10-351-0956-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088223v1</w:t>
+                <w:t xml:space="preserve">hal-05088220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et pratiques d’ateliers chez les travailleurs des métaux non ferreux entre Seine et Meuse du XIIIe au XVIe siècle</w:t>
               </w:r>
@@ -5567,212 +5567,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de fonderie et composition de la matière : des investigations complémentaires</w:t>
+                <w:t xml:space="preserve">Introduction aux productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Catherine Péters. </w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dandridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Thomas; Peter Dandridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bassinia, ancienne fontaine du marché à Huy. Études et restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPW; AWaP, pp.28-32, 2018, Vestiges, 15</w:t>
+              <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Medieval copper, bronze and brass: History, archaeology and archaeometry of the production of brass, bronze and other copper alloy objects in medieval Europe (12th-16th centuries). [Actes du colloque de Dinant et Namur, 15-17 mai 2014. Proceedings of the symposium of Dinant and Namur, 15-17 May 2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.17-22, 2018, Études et documents, Archéologie, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979776v1</w:t>
+                <w:t xml:space="preserve">halshs-02978573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles)</w:t>
+                <w:t xml:space="preserve">Techniques de fonderie et composition de la matière : des investigations complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Thomas; Peter Dandridge. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Péters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Medieval copper, bronze and brass: History, archaeology and archaeometry of the production of brass, bronze and other copper alloy objects in medieval Europe (12th-16th centuries). [Actes du colloque de Dinant et Namur, 15-17 mai 2014. Proceedings of the symposium of Dinant and Namur, 15-17 May 2014]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.17-22, 2018, Études et documents, Archéologie, 39</w:t>
+              <w:t xml:space="preserve">Le Bassinia, ancienne fontaine du marché à Huy. Études et restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPW; AWaP, pp.28-32, 2018, Vestiges, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02978573v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et archéométrie du Bassinia, la fontaine médiévale de Huy (Belgique, province de Liège)</w:t>
               </w:r>
@@ -5784,51 +5784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine J. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5864,199 +5864,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers de dinandiers à Verdun du 13e au 15e siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vermard</w:t>
+                <w:t xml:space="preserve">Les métiers du cuivre à Paris vers 1300 : Topographie et étude sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Thomas; Peter Dandridge. </w:t>
+              <w:t xml:space="preserve">Nicolas Thomas; Pete Dandridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Medieval copper, bronze and brass: History, archaeology and archaeometry of the production of brass, bronze and other copper alloy objects in medieval Europe (12th-16th centuries). [Actes du colloque de Dinant et Namur, 15-17 mai 2014. Proceedings of the symposium of Dinant and Namur, 15-17 May 2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.123-128, 2018, Études et documents, Archéologie, 39</w:t>
+              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.105-113, 2018, Études et documents, Archéologie, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979204v1</w:t>
+                <w:t xml:space="preserve">halshs-02979212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers du cuivre à Paris vers 1300 : Topographie et étude sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bourlet</w:t>
+                <w:t xml:space="preserve">Des ateliers de dinandiers à Verdun du 13e au 15e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Thomas; Pete Dandridge. </w:t>
+              <w:t xml:space="preserve">Nicolas Thomas; Peter Dandridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Medieval copper, bronze and brass: History, archaeology and archaeometry of the production of brass, bronze and other copper alloy objects in medieval Europe (12th-16th centuries). [Actes du colloque de Dinant et Namur, 15-17 mai 2014. Proceedings of the symposium of Dinant and Namur, 15-17 May 2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.105-113, 2018, Études et documents, Archéologie, 39</w:t>
+              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.123-128, 2018, Études et documents, Archéologie, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979212v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De métal et de terre : Concurrence, emprunts et influences dans la vaisselle, du Moyen Âge à l’époque moderne, à partir d’exemples de la mer du Nord à la Méditerranée</w:t>
               </w:r>
@@ -6234,354 +6234,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du matériau à l’usage : la métallurgie de la parure mérovingienne en alliage à base de cuivre, les cas de Hames-Boucres et de Fréthun</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’importance de la derle pour les métallurgistes et le travail des terres plastiques réfractaires dans la vallée de la Meuse au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inès Leroy; Laurent Verslype. </w:t>
+              <w:t xml:space="preserve">Cédric Piechowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communauté des vivants, compagnie des morts. Actes des 35e Journées internationales d’archéologie mérovingienne 9-11 octobre 2014, Douai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.279-290, 2017, Mémoires de l’Association française d’Archéologie mérovingienne, 33</w:t>
+              <w:t xml:space="preserve">La derle – Li dièle. L’habile argile du Condroz. Vingt siècles de céramiques en terres d’Andenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du patrimoine wallon, pp.123-139, 2017, Les Dossiers de l’IPW, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979262v1</w:t>
+                <w:t xml:space="preserve">halshs-02979798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de fondeur de cloche dans l’enceinte du château de Montbrison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du matériau à l’usage : la métallurgie de la parure mérovingienne en alliage à base de cuivre, les cas de Hames-Boucres et de Fréthun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Saussus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Michel Poisson; Christophe Mathevot. </w:t>
+              <w:t xml:space="preserve">Inès Leroy; Laurent Verslype. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montbrison médiéval, Actes du colloque de Montbrison du 6 février 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Diana, pp.181-211, 2017</w:t>
+              <w:t xml:space="preserve">Communauté des vivants, compagnie des morts. Actes des 35e Journées internationales d’archéologie mérovingienne 9-11 octobre 2014, Douai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-290, 2017, Mémoires de l’Association française d’Archéologie mérovingienne, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979270v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance de la derle pour les métallurgistes et le travail des terres plastiques réfractaires dans la vallée de la Meuse au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Un atelier de fondeur de cloche dans l’enceinte du château de Montbrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cédric Piechowski. </w:t>
+              <w:t xml:space="preserve">Jean-Michel Poisson; Christophe Mathevot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La derle – Li dièle. L’habile argile du Condroz. Vingt siècles de céramiques en terres d’Andenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du patrimoine wallon, pp.123-139, 2017, Les Dossiers de l’IPW, 22</w:t>
+              <w:t xml:space="preserve">Montbrison médiéval, Actes du colloque de Montbrison du 6 février 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Diana, pp.181-211, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979798v1</w:t>
+                <w:t xml:space="preserve">halshs-02979270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large bronze casting in Berytus (2nd-3rd century AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Choueiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Kemkes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Römische grossbronzen am UNESCO-Welterbe Limes: Abschlusskolloquium des Forschungsprojektes am 4./5. Februar im Limesmuseum Aalen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Konrad Theiss, pp.187-193, 2017, Beiträge zum Welterbe Limes, 9</w:t>
@@ -7122,77 +7122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la paléopollution sur l’état de préservation des os archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7228,195 +7228,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Brasses: Misconceptions and New Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bourgarit</w:t>
+                <w:t xml:space="preserve">L’aludel : savoir et savoir-faire transmis du monde arabe à l’Occident médiéval ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Richarté; Roland-Pierre Gayraud; Jean-Michel Poisson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe III : Proceedings of the 3rd International Conference, Deutsches Bergbau-Museum Bochum,June 29 – July 1, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsches Bergbau-Museum, pp.255-262, 2015</w:t>
+              <w:t xml:space="preserve">Héritages arabo-islamiques dans l’Europe méditerranéenne. Actes du colloque organisé par l’Inrap, le Ciham et le centre Norbert Elias, Marseille, 11-14 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.239-252, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538863v1</w:t>
+                <w:t xml:space="preserve">halshs-02979313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aludel : savoir et savoir-faire transmis du monde arabe à l’Occident médiéval ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Moureau</w:t>
+                <w:t xml:space="preserve">Ancient Brasses: Misconceptions and New Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages arabo-islamiques dans l’Europe méditerranéenne. Actes du colloque organisé par l’Inrap, le Ciham et le centre Norbert Elias, Marseille, 11-14 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.239-252, 2015</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe III : Proceedings of the 3rd International Conference, Deutsches Bergbau-Museum Bochum,June 29 – July 1, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsches Bergbau-Museum, pp.255-262, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979313v1</w:t>
+                <w:t xml:space="preserve">hal-01538863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler le cuivre et le plomb</w:t>
               </w:r>
@@ -7568,655 +7568,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue des objets exposés : les restes et déchets liés à la production</w:t>
+                <w:t xml:space="preserve">Une fonderie d'objets en alliage cuivreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henigfeld; Yves ; Kuchler; Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MPMM, pp.84-102, 2014, Cahiers de la MPMM, 7</w:t>
+              <w:t xml:space="preserve">L'Îlot du Palais de Justice d'Épinal (Vosges). Formation et développement d'un espace urbain au Moyen Âge et à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la maison des sciences de l'homme, pp.86-89, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979841v1</w:t>
+                <w:t xml:space="preserve">hal-01538903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoins archéologiques d’un atelier de bronzier travaillant à Saint-Denis à la fin du 16e siècle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les techniques de production des batteurs et fondeurs mosans au Moyen Age (XIIe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">David Bourgarit; Jane Bassett; Francesca G Bewer; Geneviève Bresc-Bautier; Philippe Malgouyres; Guilhem Scherf. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas; Nicolas ; Leroy; Inès ; Plumier; Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Bronze Sculpture: Materials and Techniques 16th - 18th Century. Bronzes français : matériaux et techniques du XVIe au XVIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archetype Publications, pp.215-224, 2014</w:t>
+              <w:t xml:space="preserve">L'or des dinandiers : fondeurs et batteurs mosans au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du Patrimoine Médiéval Mosan, pp.43-63, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979359v1</w:t>
+                <w:t xml:space="preserve">hal-01538902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuivre, laiton, dinanderie mosane : ateliers et productions métallurgiques à Dinant et Bouvignes au Moyen Âge (XIIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MPMM, pp.9-11, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des objets exposés : les productions en alliage à base de cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MPMM, pp.105-121, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques de production des batteurs et fondeurs mosans au Moyen Age (XIIe-XVIe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Témoins archéologiques d’un atelier de bronzier travaillant à Saint-Denis à la fin du 16e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thomas; Nicolas ; Leroy; Inès ; Plumier; Jean. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Bourgarit; Jane Bassett; Francesca G Bewer; Geneviève Bresc-Bautier; Philippe Malgouyres; Guilhem Scherf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'or des dinandiers : fondeurs et batteurs mosans au Moyen Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison du Patrimoine Médiéval Mosan, pp.43-63, 2014</w:t>
+              <w:t xml:space="preserve">French Bronze Sculpture: Materials and Techniques 16th - 18th Century. Bronzes français : matériaux et techniques du XVIe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archetype Publications, pp.215-224, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538902v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du côté du marché : uniformité et diversité des productions en alliage à base de cuivre au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Catalogue des objets exposés : les restes et déchets liés à la production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Urban</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Saussus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MPMM, pp.65-76, 2014, Cahiers de la MPMM, 7</w:t>
+              <w:t xml:space="preserve">, MPMM, pp.84-102, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979837v1</w:t>
+                <w:t xml:space="preserve">halshs-02979841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fonderie d'objets en alliage cuivreux</w:t>
+                <w:t xml:space="preserve">Du côté du marché : uniformité et diversité des productions en alliage à base de cuivre au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Henigfeld; Yves ; Kuchler; Philippe. </w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Îlot du Palais de Justice d'Épinal (Vosges). Formation et développement d'un espace urbain au Moyen Âge et à l'époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la maison des sciences de l'homme, pp.86-89, 2014</w:t>
+              <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MPMM, pp.65-76, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538903v1</w:t>
+                <w:t xml:space="preserve">halshs-02979837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fonderie de canons sur la colline du Panier</w:t>
               </w:r>
@@ -8387,51 +8387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Asmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8551,64 +8551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwermetalle versus mikrobiologische Alterung. Untersuchung von archäologischen Knochenfunden aus einer mittelalterlichen Kupferwerkstatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8644,530 +8644,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying materials, recipes and choices: some suggestions for the study of archaeological cupels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thilo Rehren</w:t>
+                <w:t xml:space="preserve">Évolution du choix des pierres à bâtir sur un site du Marais (Paris) du XIVe au XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A. Giumlia-Mair; P. Craddock; A. Hauptmann; J. Bayley; M. Cavallini; G. Garagnani; B. Gilmour; S. La Niece; W. Nicodemi; T. Rehren. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Blary; Jean-Pierre Gély; Jacqueline Lorenz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe 2007: Selected papers from 2nd International Conference, Aquileia, Italy, 17-21 June 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Metallurgia, pp.435-445, 2009</w:t>
+              <w:t xml:space="preserve">Pierre du patrimoine européen. Économie de la pierre de l'Antiquité à la fin des temps modernes. Actes du Colloque de Château-Thierry, 18-21 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.207-214, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979560v1</w:t>
+                <w:t xml:space="preserve">hal-01610144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Medieval copper metallurgy in France: technical insights into the mass production of copper alloy common wares</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dinanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Giumlia-Mair; P. Craddock; A. Hauptmann; J. Bayley; M. Cavallini; G. Garagnani; B. Gilmour; S. La Niece; W. Nicodemi; T. Rehren. </w:t>
+              <w:t xml:space="preserve">F. Lefebvre; Inès Leroy; C-M. Vandermensbrugghe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe 2007: Selected papers from 2nd International Conference, Aquileia, Italy, 17-21 June 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Metallurgia, 2009</w:t>
+              <w:t xml:space="preserve">Au cœur de la Maison du patrimoine médiéval mosan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MPMM, pp.78-81, 2009, Cahiers de la MPMM, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979603v1</w:t>
+                <w:t xml:space="preserve">halshs-02979863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dinanderie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Medieval copper metallurgy in France: technical insights into the mass production of copper alloy common wares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Lefebvre; Inès Leroy; C-M. Vandermensbrugghe. </w:t>
+              <w:t xml:space="preserve">A. Giumlia-Mair; P. Craddock; A. Hauptmann; J. Bayley; M. Cavallini; G. Garagnani; B. Gilmour; S. La Niece; W. Nicodemi; T. Rehren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au cœur de la Maison du patrimoine médiéval mosan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MPMM, pp.78-81, 2009, Cahiers de la MPMM, 1</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe 2007: Selected papers from 2nd International Conference, Aquileia, Italy, 17-21 June 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Metallurgia, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979863v1</w:t>
+                <w:t xml:space="preserve">halshs-02979603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tuilerie de la fin du XVIIIe et du début du XIXe siècle à Marines (Val-d’Oise)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying materials, recipes and choices: some suggestions for the study of archaeological cupels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Martinón-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo Rehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean Chapelot; Odette Chapelot; Bénédicte Rieth. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mongiatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Giumlia-Mair; P. Craddock; A. Hauptmann; J. Bayley; M. Cavallini; G. Garagnani; B. Gilmour; S. La Niece; W. Nicodemi; T. Rehren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terres cuites architecturales médiévales et modernes en Île-de-France et dans les régions voisines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PCRAHM, pp.91-96, 2009</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe 2007: Selected papers from 2nd International Conference, Aquileia, Italy, 17-21 June 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Metallurgia, pp.435-445, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979856v1</w:t>
+                <w:t xml:space="preserve">halshs-02979560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de fondeur de l’hôtel de Mongelas à Paris (entre 1325 et 1350)</w:t>
+                <w:t xml:space="preserve">Une tuilerie de la fin du XVIIIe et du début du XIXe siècle à Marines (Val-d’Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Joëlle Burnouf; Danielle Arribet-Deroin; Bruno Desachy; Florence Journot; Anne Nissen-Jaubert. </w:t>
+              <w:t xml:space="preserve">Jean Chapelot; Odette Chapelot; Bénédicte Rieth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d’archéologie médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.267, 2009, Collection U</w:t>
+              <w:t xml:space="preserve">Terres cuites architecturales médiévales et modernes en Île-de-France et dans les régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PCRAHM, pp.91-96, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979867v1</w:t>
+                <w:t xml:space="preserve">halshs-02979856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du choix des pierres à bâtir sur un site du Marais (Paris) du XIVe au XVIIIe siècle.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’atelier de fondeur de l’hôtel de Mongelas à Paris (entre 1325 et 1350)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Blary; Jean-Pierre Gély; Jacqueline Lorenz. </w:t>
+              <w:t xml:space="preserve">Joëlle Burnouf; Danielle Arribet-Deroin; Bruno Desachy; Florence Journot; Anne Nissen-Jaubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre du patrimoine européen. Économie de la pierre de l'Antiquité à la fin des temps modernes. Actes du Colloque de Château-Thierry, 18-21 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.207-214, 2009</w:t>
+              <w:t xml:space="preserve">Manuel d’archéologie médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.267, 2009, Collection U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610144v1</w:t>
+                <w:t xml:space="preserve">halshs-02979867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinnabar or Vermilion ?</w:t>
               </w:r>
@@ -9265,51 +9265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Max-Colinart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Science des matériaux du patrimoine culturel, 6 et 7 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.36-42, 2008, Hors série Techne</w:t>
@@ -9332,285 +9332,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From furnace to casting moulds: an exceptional 14th century copper-metallurgy workshop studied in the light of refractory ceramic materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La parfumerie au Moyen Âge : la distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Yona Waksman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Grasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometric and archaeological approaches to ceramics: Papers presented at EMAC’05, 8th European Meeting on Ancient Ceramics Lyon 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.161-167, 2007, BAR International Series, 1691</w:t>
+              <w:t xml:space="preserve">Une histoire mondiale du parfum des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.106-109, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979631v1</w:t>
+                <w:t xml:space="preserve">halshs-02979869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parfumerie au Moyen Âge : la distillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From furnace to casting moulds: an exceptional 14th century copper-metallurgy workshop studied in the light of refractory ceramic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Katona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Christine Grasse. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yona Waksman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire mondiale du parfum des origines à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.106-109, 2007</w:t>
+              <w:t xml:space="preserve">Archaeometric and archaeological approaches to ceramics: Papers presented at EMAC’05, 8th European Meeting on Ancient Ceramics Lyon 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.161-167, 2007, BAR International Series, 1691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979869v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distillation</w:t>
+                <w:t xml:space="preserve">Apport des fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claire Soulig. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gady; Jean-Pierre Jouve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Vesontio à Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaman éd., pp.148, 2006</w:t>
+              <w:t xml:space="preserve">Les Hôtels de Guénégaud et de Mongelas - Rendez-vous de chasse des Sommer au Marais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citadelles et Mazenod, pp.184-193, 2006, 978-2850882180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979876v1</w:t>
+                <w:t xml:space="preserve">hal-01610180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier métallurgique du XIVe siècle</w:t>
               </w:r>
@@ -9663,156 +9676,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des fouilles archéologiques</w:t>
+                <w:t xml:space="preserve">La distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alexandre Gady; Jean-Pierre Jouve. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Soulig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Hôtels de Guénégaud et de Mongelas - Rendez-vous de chasse des Sommer au Marais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Citadelles et Mazenod, pp.184-193, 2006, 978-2850882180</w:t>
+              <w:t xml:space="preserve">De Vesontio à Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaman éd., pp.148, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610180v1</w:t>
+                <w:t xml:space="preserve">halshs-02979876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance géophysique planimétrique par la méthode électrique à la maille carrée de 10 cm : une aide à la stratégie de fouille des « terres noires » rurales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10653,51 +10653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E470DCA6"/>
+    <w:nsid w:val="48AC551E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10884,51 +10884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-9297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140758755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-023-00915-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Hsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01655-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5423" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Choueiry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4967" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Gillan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille van Camp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Provoost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13645" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2016.1216691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Polkinghorne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2N5T5QK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7Q2F9Q7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Plumier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mongiatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131302v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.09.070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alexandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110490v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bracke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Djikman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbeek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02508009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Pirson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dandridge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verslype" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Urban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Peters" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Challe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12688" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benoit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wyss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979837v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Asmus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.thieb.2013.01.0169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979603v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979873v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Talin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04553671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-9297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140758755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-023-00915-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Hsu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01655-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5423" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Gillan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille van Camp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Provoost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Choueiry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4967" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2016.1216691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Polkinghorne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2N5T5QK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7Q2F9Q7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Plumier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mongiatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131302v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.09.070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alexandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110490v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bracke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Djikman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbeek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02508009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Pirson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dandridge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verslype" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Urban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Peters" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Challe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12688" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benoit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979850v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wyss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Asmus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.thieb.2013.01.0169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979856v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979869v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979873v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Talin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04553671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>