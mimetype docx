--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -303,502 +303,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining silver at the castle: the rare case of a large early modern cupel from Middelburg-in-Flanders, Belgium</w:t>
+                <w:t xml:space="preserve">Practices, recipes and supply of a late medieval brass foundry: The refractory ceramics and the metals of an early 15th century AD metallurgical workshop in Brussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Saussus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Ting Hsu</w:t>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Poulain</w:t>
+                <w:t xml:space="preserve">Thierry Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Martinón-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+                <w:t xml:space="preserve">Thomas Goovaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.185. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.103358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-022-01655-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115082v1</w:t>
+                <w:t xml:space="preserve">hal-04109613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices, recipes and supply of a late medieval brass foundry: The refractory ceramics and the metals of an early 15th century AD metallurgical workshop in Brussels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Saussus</w:t>
+                <w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Goemaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+                <w:t xml:space="preserve">Arnaud Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leduc</w:t>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Goovaerts</w:t>
+                <w:t xml:space="preserve">Isabelle Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.293-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109613v1</w:t>
+                <w:t xml:space="preserve">hal-04111835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining silver at the castle: the rare case of a large early modern cupel from Middelburg-in-Flanders, Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Saussus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ting Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Martinón-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-022-01655-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111835v1</w:t>
+                <w:t xml:space="preserve">hal-04115082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier d’un fondeur de laiton à Bruxelles au début du XVe siècle: production, matériaux et approvisionnements (RBC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Saussus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goovaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologia Mediaevalis. Chronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -899,429 +899,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomicrobiology to investigate copper resistance in bacteria: isolation and description of &amp;lt;i&amp;gt;Cupriavidus necator&amp;lt;/i&amp;gt; B9 in the soil of a medieval foundry</w:t>
+                <w:t xml:space="preserve">Des ateliers de bronziers romains à Berytus (IIe-IIIe s. apr. J.-C.) : les vestiges du site SFI654 (Beyrouth, Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C. Gillan</w:t>
+                <w:t xml:space="preserve">Ziad El Morr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille van Camp</w:t>
+                <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mergeay</w:t>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Provoost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+                <w:t xml:space="preserve">Hadi Choueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (2), pp.770 - 787. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579878v1</w:t>
+                <w:t xml:space="preserve">halshs-02978323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers de bronziers romains à Berytus (IIe-IIIe s. apr. J.-C.) : les vestiges du site SFI654 (Beyrouth, Liban)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Roman bronze workshops at Berytus (2nd-3rd century AD): the remains from the SFI654 site (Beirut, Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Choueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41-2, pp.35-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978323v1</w:t>
+                <w:t xml:space="preserve">hal-01954478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman bronze workshops at Berytus (2nd-3rd century AD): the remains from the SFI654 site (Beirut, Lebanon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad El Morr</w:t>
+                <w:t xml:space="preserve">Paleomicrobiology to investigate copper resistance in bacteria: isolation and description of &amp;lt;i&amp;gt;Cupriavidus necator&amp;lt;/i&amp;gt; B9 in the soil of a medieval foundry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Gillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mergeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Provoost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hadi Choueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4967⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.770 - 787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954478v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Texts with the Help of Experimentation: The Example of Cupellation in Arabic Scientific Literature</w:t>
               </w:r>
@@ -1694,606 +1694,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From laboratory to field experiments: shared experience in brass cementation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vases à fond percé : pratique de la distillation per descensum au bas Moyen Age en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (1), pp.8-16</w:t>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.267-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978330v1</w:t>
+                <w:t xml:space="preserve">hal-02101186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vases à fond percé : pratique de la distillation per descensum au bas Moyen Age en Île-de-France</w:t>
+                <w:t xml:space="preserve">Jean Chapelot (dir.), Trente ans d’archéologie médiévale en France. Un bilan pour un avenir, Actes du IXe congrès international de la Société d’archéologie médiévale (Vincennes, 16-18 juin 2006), Caen, Publications du CRAHM, 2010, 436 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.177-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Claude</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-02101186v1</w:t>
+                <w:t xml:space="preserve">halshs-02978356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chapelot (dir.), Trente ans d’archéologie médiévale en France. Un bilan pour un avenir, Actes du IXe congrès international de la Société d’archéologie médiévale (Vincennes, 16-18 juin 2006), Caen, Publications du CRAHM, 2010, 436 p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial attack of archaeological bones versus high concentrations of heavy metals in the burial environment. A case study of animal bones from a mediaeval copper workshop in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 310 (1-2), pp.39 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978356v1</w:t>
+                <w:t xml:space="preserve">hal-01766847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial attack of archaeological bones versus high concentrations of heavy metals in the burial environment. A case study of animal bones from a mediaeval copper workshop in Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Chadefaux</w:t>
+                <w:t xml:space="preserve">From laboratory to field experiments: shared experience in brass cementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historical metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (1), pp.8-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01766847v1</w:t>
+                <w:t xml:space="preserve">halshs-02978330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie du cuivre au bas Moyen Âge : formes du marché et de la production</w:t>
+                <w:t xml:space="preserve">Marseille : un four à réverbère près du port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et images médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34, pp.32-37</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00599972v1</w:t>
+                <w:t xml:space="preserve">halshs-00599973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille : un four à réverbère près du port</w:t>
+                <w:t xml:space="preserve">Cuivre, laiton, dinanderie mosane : Ateliers et productions métallurgiques à Dinant et Bouvignes au Moyen Âge (XIIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (2), pp.86-87</w:t>
+              <w:t xml:space="preserve">, 2010, Archéopages hors série, 2, pp.142-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00599973v1</w:t>
+                <w:t xml:space="preserve">halshs-02978332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuivre, laiton, dinanderie mosane : Ateliers et productions métallurgiques à Dinant et Bouvignes au Moyen Âge (XIIIe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">L'industrie du cuivre au bas Moyen Âge : formes du marché et de la production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Archéopages hors série, 2, pp.142-151</w:t>
+              <w:t xml:space="preserve">Histoire et images médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02978332v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00599972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié (dir.), Tours antique et médiéval, lieux de vie, temps de la ville, 40 ans d’archéologie urbaine, Tours, FERACF, 2007, 440 p., ill., CD-Rom. (Supplément à la Revue Archéologique du Centre de la France ; 30)</w:t>
               </w:r>
@@ -3164,162 +3164,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00110490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Barthélemy, La Sedacina ou l’œuvre au crible. L’alchimie de Guillaume Sedacer, carme catalan de la fin du XIVe siècle. Paris, Milan, SEHA (Textes et Travaux de Chrysopœia ; 8), Arché, 2002, 2 vol., 388 p., 484 p</w:t>
+                <w:t xml:space="preserve">Métallurgie du mercure dans l’Antiquité et au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.640-641</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978361v1</w:t>
+                <w:t xml:space="preserve">halshs-02978334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métallurgie du mercure dans l’Antiquité et au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Pascale Barthélemy, La Sedacina ou l’œuvre au crible. L’alchimie de Guillaume Sedacer, carme catalan de la fin du XIVe siècle. Paris, Milan, SEHA (Textes et Travaux de Chrysopœia ; 8), Arché, 2002, 2 vol., 388 p., 484 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 93, pp.25-26</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.640-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978334v1</w:t>
+                <w:t xml:space="preserve">halshs-02978361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coupellation des alliages cuivre-argent : approche expérimentale de l'essai d'argent par voie sèche.</w:t>
               </w:r>
@@ -3390,204 +3390,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coupellation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissances géophysiques électriques ultra-fines : l’expérience de Rungis et de Bussy-Saint-Georges, deux habitats du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 309, pp.22-23</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978354v1</w:t>
+                <w:t xml:space="preserve">halshs-02978336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissances géophysiques électriques ultra-fines : l’expérience de Rungis et de Bussy-Saint-Georges, deux habitats du haut Moyen Âge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La coupellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.14-19</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 309, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02978336v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épée romaine découverte à Saintes (Charente-Maritime)</w:t>
               </w:r>
@@ -3671,247 +3671,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saintes (rue de l’Alma) - Découvertes de vestiges du Haut-Empire, de l’Age du Bronze ancien et du Paléolithique Moyen</w:t>
+                <w:t xml:space="preserve">Une voirie du Haut-Empire à Saintes - Allée de la Poudrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de liaison - Société d'archéologie et d'histoire de la Charente-​Maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 26, pp.77-105</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société d'Archéologie et d'Histoire de la Charente-Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Recherches archéologiques en Saintonge et Aunis 1996, pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978340v1</w:t>
+                <w:t xml:space="preserve">halshs-02978345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une voirie du Haut-Empire à Saintes - Allée de la Poudrière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle nécropole antique suburbaine découverte à Saintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Archéologie et d'Histoire de la Charente-Maritime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Recherches archéologiques en Saintonge et Aunis 1996, pp.67-79</w:t>
+              <w:t xml:space="preserve">Bulletin de liaison - Société d'archéologie et d'histoire de la Charente-​Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26, pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978345v1</w:t>
+                <w:t xml:space="preserve">halshs-02978343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle nécropole antique suburbaine découverte à Saintes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saintes (rue de l’Alma) - Découvertes de vestiges du Haut-Empire, de l’Age du Bronze ancien et du Paléolithique Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison - Société d'archéologie et d'histoire de la Charente-​Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 26, pp.109-114</w:t>
+              <w:t xml:space="preserve">, 1999, 26, pp.77-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02978343v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4188,51 +4188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Bracke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goemaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
@@ -4692,255 +4692,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier d’orfèvre autour de l’an mil. Travail du cuivre, de l’argent et du fer à Oostvleteren (Flandre occidentale, Belgique)</w:t>
+                <w:t xml:space="preserve">Travailler le cuivre à Douai au XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Histoire et archéologie d’un atelier de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Saussus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, XVIII, 262 p., 2019, Collection d’archéologie Joseph Mertens, 978-2-87558-879-1</w:t>
+                <w:t xml:space="preserve">Marisa Pirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Amis d'Arkeos Université catholique de Louvain, 277 p., 2019, Archaeologia Duacensis, 978-2930208053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508009v1</w:t>
+                <w:t xml:space="preserve">hal-02877741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler le cuivre à Douai au XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle. Histoire et archéologie d’un atelier de proximité</w:t>
+                <w:t xml:space="preserve">Un atelier d’orfèvre autour de l’an mil. Travail du cuivre, de l’argent et du fer à Oostvleteren (Flandre occidentale, Belgique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Saussus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bracke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIII, 262 p., 2019, Collection d’archéologie Joseph Mertens, 978-2-87558-879-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Pirson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02877741v1</w:t>
+                <w:t xml:space="preserve">hal-02508009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Actes du colloque de Dinant et Namur, 15-17 mai 2014.</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MPMM, pp.136, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5115,212 +5115,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des métaux dans les villes de la fin du Moyen Âge : acquis et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Saussus</w:t>
+                <w:t xml:space="preserve">Hommage à Paul Benoit, professeur d’histoire des techniques à l’université Paris 1 Panthéon-Sorbonne de 1996 à 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Lise Saussus; Danielle Arribet-Deroin; Marc Bompaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail des métaux dans les villes à la fin du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2024, Cahiers archéologiques de Paris 1, 979-10-351-0956-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088223v1</w:t>
+                <w:t xml:space="preserve">hal-05088220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Paul Benoit, professeur d’histoire des techniques à l’université Paris 1 Panthéon-Sorbonne de 1996 à 2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail des métaux dans les villes de la fin du Moyen Âge : acquis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Saussus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Lise Saussus; Danielle Arribet-Deroin; Marc Bompaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail des métaux dans les villes à la fin du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2024, Cahiers archéologiques de Paris 1, 979-10-351-0956-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088220v1</w:t>
+                <w:t xml:space="preserve">hal-05088223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et pratiques d’ateliers chez les travailleurs des métaux non ferreux entre Seine et Meuse du XIIIe au XVIe siècle</w:t>
               </w:r>
@@ -5567,496 +5567,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles)</w:t>
+                <w:t xml:space="preserve">Archéologie et archéométrie du Bassinia, la fontaine médiévale de Huy (Belgique, province de Liège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Dandridge</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine J. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Peter Dandridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Medieval copper, bronze and brass: History, archaeology and archaeometry of the production of brass, bronze and other copper alloy objects in medieval Europe (12th-16th centuries). [Actes du colloque de Dinant et Namur, 15-17 mai 2014. Proceedings of the symposium of Dinant and Namur, 15-17 May 2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.17-22, 2018, Études et documents, Archéologie, 39</w:t>
+              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.249-256, 2018, Études et documents, Archéologie, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978573v1</w:t>
+                <w:t xml:space="preserve">halshs-02978606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de fonderie et composition de la matière : des investigations complémentaires</w:t>
+                <w:t xml:space="preserve">Introduction aux productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Catherine Péters. </w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dandridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Thomas; Peter Dandridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bassinia, ancienne fontaine du marché à Huy. Études et restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPW; AWaP, pp.28-32, 2018, Vestiges, 15</w:t>
+              <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Medieval copper, bronze and brass: History, archaeology and archaeometry of the production of brass, bronze and other copper alloy objects in medieval Europe (12th-16th centuries). [Actes du colloque de Dinant et Namur, 15-17 mai 2014. Proceedings of the symposium of Dinant and Namur, 15-17 May 2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.17-22, 2018, Études et documents, Archéologie, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979776v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et archéométrie du Bassinia, la fontaine médiévale de Huy (Belgique, province de Liège)</w:t>
+                <w:t xml:space="preserve">Techniques de fonderie et composition de la matière : des investigations complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine J. Peters</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Urban</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Thomas; Peter Dandridge. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Péters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Medieval copper, bronze and brass: History, archaeology and archaeometry of the production of brass, bronze and other copper alloy objects in medieval Europe (12th-16th centuries). [Actes du colloque de Dinant et Namur, 15-17 mai 2014. Proceedings of the symposium of Dinant and Namur, 15-17 May 2014]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.249-256, 2018, Études et documents, Archéologie, 39</w:t>
+              <w:t xml:space="preserve">Le Bassinia, ancienne fontaine du marché à Huy. Études et restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPW; AWaP, pp.28-32, 2018, Vestiges, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02978606v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers du cuivre à Paris vers 1300 : Topographie et étude sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bourlet</w:t>
+                <w:t xml:space="preserve">Des ateliers de dinandiers à Verdun du 13e au 15e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Thomas; Pete Dandridge. </w:t>
+              <w:t xml:space="preserve">Nicolas Thomas; Peter Dandridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Medieval copper, bronze and brass: History, archaeology and archaeometry of the production of brass, bronze and other copper alloy objects in medieval Europe (12th-16th centuries). [Actes du colloque de Dinant et Namur, 15-17 mai 2014. Proceedings of the symposium of Dinant and Namur, 15-17 May 2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.105-113, 2018, Études et documents, Archéologie, 39</w:t>
+              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.123-128, 2018, Études et documents, Archéologie, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979212v1</w:t>
+                <w:t xml:space="preserve">halshs-02979204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers de dinandiers à Verdun du 13e au 15e siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vermard</w:t>
+                <w:t xml:space="preserve">Les métiers du cuivre à Paris vers 1300 : Topographie et étude sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Thomas; Peter Dandridge. </w:t>
+              <w:t xml:space="preserve">Nicolas Thomas; Pete Dandridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuivre, bronzes et laitons médiévaux : Histoire, archéologie et archéométrie des productions en laiton, bronze et autres alliages à base de cuivre dans l’Europe médiévale (12e-16e siècles). Medieval copper, bronze and brass: History, archaeology and archaeometry of the production of brass, bronze and other copper alloy objects in medieval Europe (12th-16th centuries). [Actes du colloque de Dinant et Namur, 15-17 mai 2014. Proceedings of the symposium of Dinant and Namur, 15-17 May 2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.123-128, 2018, Études et documents, Archéologie, 39</w:t>
+              <w:t xml:space="preserve">, Agence wallonne du Patrimoine, pp.105-113, 2018, Études et documents, Archéologie, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979204v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De métal et de terre : Concurrence, emprunts et influences dans la vaisselle, du Moyen Âge à l’époque moderne, à partir d’exemples de la mer du Nord à la Méditerranée</w:t>
               </w:r>
@@ -6234,483 +6234,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance de la derle pour les métallurgistes et le travail des terres plastiques réfractaires dans la vallée de la Meuse au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Le verre dans la médecine et dans le laboratoire alchimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cédric Piechowski. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Meyer-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Lagabrielle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La derle – Li dièle. L’habile argile du Condroz. Vingt siècles de céramiques en terres d’Andenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du patrimoine wallon, pp.123-139, 2017, Les Dossiers de l’IPW, 22</w:t>
+              <w:t xml:space="preserve">Le verre : Un Moyen Âge inventif.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des musées nationaux, pp.196-199, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979798v1</w:t>
+                <w:t xml:space="preserve">halshs-02979784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du matériau à l’usage : la métallurgie de la parure mérovingienne en alliage à base de cuivre, les cas de Hames-Boucres et de Fréthun</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Routier</w:t>
+                <w:t xml:space="preserve">Large bronze casting in Berytus (2nd-3rd century AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inès Leroy; Laurent Verslype. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Choueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Kemkes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communauté des vivants, compagnie des morts. Actes des 35e Journées internationales d’archéologie mérovingienne 9-11 octobre 2014, Douai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.279-290, 2017, Mémoires de l’Association française d’Archéologie mérovingienne, 33</w:t>
+              <w:t xml:space="preserve">Römische grossbronzen am UNESCO-Welterbe Limes: Abschlusskolloquium des Forschungsprojektes am 4./5. Februar im Limesmuseum Aalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Konrad Theiss, pp.187-193, 2017, Beiträge zum Welterbe Limes, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979262v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de fondeur de cloche dans l’enceinte du château de Montbrison</w:t>
+                <w:t xml:space="preserve">L’importance de la derle pour les métallurgistes et le travail des terres plastiques réfractaires dans la vallée de la Meuse au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Michel Poisson; Christophe Mathevot. </w:t>
+              <w:t xml:space="preserve">Cédric Piechowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montbrison médiéval, Actes du colloque de Montbrison du 6 février 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Diana, pp.181-211, 2017</w:t>
+              <w:t xml:space="preserve">La derle – Li dièle. L’habile argile du Condroz. Vingt siècles de céramiques en terres d’Andenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du patrimoine wallon, pp.123-139, 2017, Les Dossiers de l’IPW, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979270v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large bronze casting in Berytus (2nd-3rd century AD)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un atelier de fondeur de cloche dans l’enceinte du château de Montbrison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Martin Kemkes. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Poisson; Christophe Mathevot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Römische grossbronzen am UNESCO-Welterbe Limes: Abschlusskolloquium des Forschungsprojektes am 4./5. Februar im Limesmuseum Aalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Konrad Theiss, pp.187-193, 2017, Beiträge zum Welterbe Limes, 9</w:t>
+              <w:t xml:space="preserve">Montbrison médiéval, Actes du colloque de Montbrison du 6 février 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Diana, pp.181-211, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979240v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le verre dans la médecine et dans le laboratoire alchimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du matériau à l’usage : la métallurgie de la parure mérovingienne en alliage à base de cuivre, les cas de Hames-Boucres et de Fréthun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Saussus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sophie Lagabrielle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inès Leroy; Laurent Verslype. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le verre : Un Moyen Âge inventif.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réunion des musées nationaux, pp.196-199, 2017</w:t>
+              <w:t xml:space="preserve">Communauté des vivants, compagnie des morts. Actes des 35e Journées internationales d’archéologie mérovingienne 9-11 octobre 2014, Douai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-290, 2017, Mémoires de l’Association française d’Archéologie mérovingienne, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979784v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le long Moyen Âge : De la commande à la production de masse</w:t>
               </w:r>
@@ -6763,1460 +6763,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les articles de Paris sous l’œil de l’expert : le problème des alliages à base de cuivre et d’étain au Moyen Âge (XIIIe-XIVe s.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bourlet</w:t>
+                <w:t xml:space="preserve">Les tuyaux de la cour du Grand Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Feller; Ana Rodriguez. </w:t>
+              <w:t xml:space="preserve">Géraline Chopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge. II. Savoirs, écritures, pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie retrouvée à Marly et à Versailles. 25 années d’archéologie royale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée-Promenade, pp.16, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979273v1</w:t>
+                <w:t xml:space="preserve">halshs-02979806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tuyaux de la cour du Grand Commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+                <w:t xml:space="preserve">Les articles de Paris sous l’œil de l’expert : le problème des alliages à base de cuivre et d’étain au Moyen Âge (XIIIe-XIVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géraline Chopin. </w:t>
+              <w:t xml:space="preserve">Laurent Feller; Ana Rodriguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie retrouvée à Marly et à Versailles. 25 années d’archéologie royale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge. II. Savoirs, écritures, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.359-384, 2016, Collection de la Casa de Velázquez, 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.12688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979806v1</w:t>
+                <w:t xml:space="preserve">halshs-02979273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du laiton et des alliages à base de cuivre à Bouvignes (XIIIe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Fondre une statue à Vindinum au IIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean Plumier; Inès Leroy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">William Van Andriga; Véronique Brouquier-Reddé; Martial Monteil; Stéphanie Raux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine de Bouvignes-sur-Meuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPW, pp.33-41, 2015, Carnets du patrimoine, 131</w:t>
+              <w:t xml:space="preserve">Des dieux et des hommes, cultes et sanctuaires en Sarthe et en Mayenne dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville du Mans, pp.182-189, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979808v1</w:t>
+                <w:t xml:space="preserve">halshs-02979821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondre une statue à Vindinum au IIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la paléopollution sur l’état de préservation des os archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">William Van Andriga; Véronique Brouquier-Reddé; Martial Monteil; Stéphanie Raux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Balasse; Christine Oberlin; Jean-Philip Brugal; Yannicke Dauphin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des dieux et des hommes, cultes et sanctuaires en Sarthe et en Mayenne dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville du Mans, pp.182-189, 2015</w:t>
+              <w:t xml:space="preserve">Messages d’os : archéométrie du squelette animal et humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition des archives contemporaines, pp.139-142, 2015, Collection Sciences archéologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979821v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la paléopollution sur l’état de préservation des os archéologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail du laiton et des alliages à base de cuivre à Bouvignes (XIIIe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie Balasse; Christine Oberlin; Jean-Philip Brugal; Yannicke Dauphin. </w:t>
+              <w:t xml:space="preserve">Jean Plumier; Inès Leroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Messages d’os : archéométrie du squelette animal et humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Édition des archives contemporaines, pp.139-142, 2015, Collection Sciences archéologiques</w:t>
+              <w:t xml:space="preserve">Le patrimoine de Bouvignes-sur-Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPW, pp.33-41, 2015, Carnets du patrimoine, 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979831v1</w:t>
+                <w:t xml:space="preserve">halshs-02979808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aludel : savoir et savoir-faire transmis du monde arabe à l’Occident médiéval ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Moureau</w:t>
+                <w:t xml:space="preserve">Ancient Brasses: Misconceptions and New Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages arabo-islamiques dans l’Europe méditerranéenne. Actes du colloque organisé par l’Inrap, le Ciham et le centre Norbert Elias, Marseille, 11-14 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.239-252, 2015</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe III : Proceedings of the 3rd International Conference, Deutsches Bergbau-Museum Bochum,June 29 – July 1, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsches Bergbau-Museum, pp.255-262, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979313v1</w:t>
+                <w:t xml:space="preserve">hal-01538863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Brasses: Misconceptions and New Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bourgarit</w:t>
+                <w:t xml:space="preserve">L’aludel : savoir et savoir-faire transmis du monde arabe à l’Occident médiéval ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Richarté; Roland-Pierre Gayraud; Jean-Michel Poisson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe III : Proceedings of the 3rd International Conference, Deutsches Bergbau-Museum Bochum,June 29 – July 1, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsches Bergbau-Museum, pp.255-262, 2015</w:t>
+              <w:t xml:space="preserve">Héritages arabo-islamiques dans l’Europe méditerranéenne. Actes du colloque organisé par l’Inrap, le Ciham et le centre Norbert Elias, Marseille, 11-14 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.239-252, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538863v1</w:t>
+                <w:t xml:space="preserve">halshs-02979313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler le cuivre et le plomb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fours dans les artisanats du feu autres que céramiques du Ve au XIIe siècle dans l’espace européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Max Guérout; Thomas Romon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Freddy Thuillier; Etienne Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tromelin, l’Île aux esclaves oubliés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions; Inrap, pp.131-134, 2015</w:t>
+              <w:t xml:space="preserve">Tourner autour du pot…Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen, Actes du colloque de Douai octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.559-567, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979814v1</w:t>
+                <w:t xml:space="preserve">halshs-02979329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fours dans les artisanats du feu autres que céramiques du Ve au XIIe siècle dans l’espace européen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travailler le cuivre et le plomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Freddy Thuillier; Etienne Louis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Saussus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Max Guérout; Thomas Romon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourner autour du pot…Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen, Actes du colloque de Douai octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.559-567, 2015</w:t>
+              <w:t xml:space="preserve">Tromelin, l’Île aux esclaves oubliés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions; Inrap, pp.131-134, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979329v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fonderie d'objets en alliage cuivreux</w:t>
+                <w:t xml:space="preserve">Catalogue des objets exposés : les restes et déchets liés à la production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Henigfeld; Yves ; Kuchler; Philippe. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Saussus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Îlot du Palais de Justice d'Épinal (Vosges). Formation et développement d'un espace urbain au Moyen Âge et à l'époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la maison des sciences de l'homme, pp.86-89, 2014</w:t>
+              <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MPMM, pp.84-102, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538903v1</w:t>
+                <w:t xml:space="preserve">halshs-02979841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques de production des batteurs et fondeurs mosans au Moyen Age (XIIe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Du côté du marché : uniformité et diversité des productions en alliage à base de cuivre au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Thomas; Nicolas ; Leroy; Inès ; Plumier; Jean. </w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'or des dinandiers : fondeurs et batteurs mosans au Moyen Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison du Patrimoine Médiéval Mosan, pp.43-63, 2014</w:t>
+              <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MPMM, pp.65-76, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538902v1</w:t>
+                <w:t xml:space="preserve">halshs-02979837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuivre, laiton, dinanderie mosane : ateliers et productions métallurgiques à Dinant et Bouvignes au Moyen Âge (XIIIe-XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Les techniques de production des batteurs et fondeurs mosans au Moyen Age (XIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas; Nicolas ; Leroy; Inès ; Plumier; Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MPMM, pp.9-11, 2014, Cahiers de la MPMM, 7</w:t>
+              <w:t xml:space="preserve">L'or des dinandiers : fondeurs et batteurs mosans au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du Patrimoine Médiéval Mosan, pp.43-63, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979850v1</w:t>
+                <w:t xml:space="preserve">hal-01538902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue des objets exposés : les productions en alliage à base de cuivre</w:t>
+                <w:t xml:space="preserve">Cuivre, laiton, dinanderie mosane : ateliers et productions métallurgiques à Dinant et Bouvignes au Moyen Âge (XIIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Urban</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Plumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MPMM, pp.105-121, 2014, Cahiers de la MPMM, 7</w:t>
+              <w:t xml:space="preserve">, MPMM, pp.9-11, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979844v1</w:t>
+                <w:t xml:space="preserve">halshs-02979850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoins archéologiques d’un atelier de bronzier travaillant à Saint-Denis à la fin du 16e siècle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalogue des objets exposés : les productions en alliage à base de cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">David Bourgarit; Jane Bassett; Francesca G Bewer; Geneviève Bresc-Bautier; Philippe Malgouyres; Guilhem Scherf. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Bronze Sculpture: Materials and Techniques 16th - 18th Century. Bronzes français : matériaux et techniques du XVIe au XVIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archetype Publications, pp.215-224, 2014</w:t>
+              <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MPMM, pp.105-121, 2014, Cahiers de la MPMM, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979359v1</w:t>
+                <w:t xml:space="preserve">halshs-02979844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue des objets exposés : les restes et déchets liés à la production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Témoins archéologiques d’un atelier de bronzier travaillant à Saint-Denis à la fin du 16e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Bourgarit; Jane Bassett; Francesca G Bewer; Geneviève Bresc-Bautier; Philippe Malgouyres; Guilhem Scherf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MPMM, pp.84-102, 2014, Cahiers de la MPMM, 7</w:t>
+              <w:t xml:space="preserve">French Bronze Sculpture: Materials and Techniques 16th - 18th Century. Bronzes français : matériaux et techniques du XVIe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archetype Publications, pp.215-224, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979841v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du côté du marché : uniformité et diversité des productions en alliage à base de cuivre au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Une fonderie d'objets en alliage cuivreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Thomas; Inès Leroy; Jean Plumier. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henigfeld; Yves ; Kuchler; Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’or des dinandiers : fondeurs et batteurs mosans au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MPMM, pp.65-76, 2014, Cahiers de la MPMM, 7</w:t>
+              <w:t xml:space="preserve">L'Îlot du Palais de Justice d'Épinal (Vosges). Formation et développement d'un espace urbain au Moyen Âge et à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la maison des sciences de l'homme, pp.86-89, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979837v1</w:t>
+                <w:t xml:space="preserve">hal-01538903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fonderie de canons sur la colline du Panier</w:t>
               </w:r>
@@ -8387,51 +8387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Plumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Asmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8476,552 +8476,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris 75003 – Hôtel de Mongelas – Un atelier métallurgique du XIVe siècle : artisan ou industriel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schwermetalle versus mikrobiologische Alterung. Untersuchung von archäologischen Knochenfunden aus einer mittelalterlichen Kupferwerkstatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliver Hahn; Andreas Hauptmann; Diana Modarressi-Tehrani; Matthias Prange. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des journées archéologiques d’Île-de-France, 29 nov. 2003, Saint-Denis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la culture et de la communication, DRAC, pp.7-15, 2010</w:t>
+              <w:t xml:space="preserve">Archäometrie und Denkmalpflege : Jahrestagung im Deutschen Bergbau-Museum Bochum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-95, 2010, Metalla, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979529v1</w:t>
+                <w:t xml:space="preserve">halshs-02979497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwermetalle versus mikrobiologische Alterung. Untersuchung von archäologischen Knochenfunden aus einer mittelalterlichen Kupferwerkstatt</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paris 75003 – Hôtel de Mongelas – Un atelier métallurgique du XIVe siècle : artisan ou industriel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäometrie und Denkmalpflege : Jahrestagung im Deutschen Bergbau-Museum Bochum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-95, 2010, Metalla, 3</w:t>
+              <w:t xml:space="preserve">Actes des journées archéologiques d’Île-de-France, 29 nov. 2003, Saint-Denis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture et de la communication, DRAC, pp.7-15, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979497v1</w:t>
+                <w:t xml:space="preserve">halshs-02979529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du choix des pierres à bâtir sur un site du Marais (Paris) du XIVe au XVIIIe siècle.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dinanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Blary; Jean-Pierre Gély; Jacqueline Lorenz. </w:t>
+              <w:t xml:space="preserve">F. Lefebvre; Inès Leroy; C-M. Vandermensbrugghe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre du patrimoine européen. Économie de la pierre de l'Antiquité à la fin des temps modernes. Actes du Colloque de Château-Thierry, 18-21 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.207-214, 2009</w:t>
+              <w:t xml:space="preserve">Au cœur de la Maison du patrimoine médiéval mosan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MPMM, pp.78-81, 2009, Cahiers de la MPMM, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610144v1</w:t>
+                <w:t xml:space="preserve">halshs-02979863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dinanderie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Medieval copper metallurgy in France: technical insights into the mass production of copper alloy common wares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Lefebvre; Inès Leroy; C-M. Vandermensbrugghe. </w:t>
+              <w:t xml:space="preserve">A. Giumlia-Mair; P. Craddock; A. Hauptmann; J. Bayley; M. Cavallini; G. Garagnani; B. Gilmour; S. La Niece; W. Nicodemi; T. Rehren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au cœur de la Maison du patrimoine médiéval mosan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MPMM, pp.78-81, 2009, Cahiers de la MPMM, 1</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe 2007: Selected papers from 2nd International Conference, Aquileia, Italy, 17-21 June 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Metallurgia, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979863v1</w:t>
+                <w:t xml:space="preserve">halshs-02979603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Medieval copper metallurgy in France: technical insights into the mass production of copper alloy common wares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bourgarit</w:t>
+                <w:t xml:space="preserve">Identifying materials, recipes and choices: some suggestions for the study of archaeological cupels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Martinón-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo Rehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mongiatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Giumlia-Mair; P. Craddock; A. Hauptmann; J. Bayley; M. Cavallini; G. Garagnani; B. Gilmour; S. La Niece; W. Nicodemi; T. Rehren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe 2007: Selected papers from 2nd International Conference, Aquileia, Italy, 17-21 June 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Associazione Italiana di Metallurgia, 2009</w:t>
+              <w:t xml:space="preserve">, Associazione Italiana di Metallurgia, pp.435-445, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979603v1</w:t>
+                <w:t xml:space="preserve">halshs-02979560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying materials, recipes and choices: some suggestions for the study of archaeological cupels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’atelier de fondeur de l’hôtel de Mongelas à Paris (entre 1325 et 1350)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A. Giumlia-Mair; P. Craddock; A. Hauptmann; J. Bayley; M. Cavallini; G. Garagnani; B. Gilmour; S. La Niece; W. Nicodemi; T. Rehren. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Burnouf; Danielle Arribet-Deroin; Bruno Desachy; Florence Journot; Anne Nissen-Jaubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe 2007: Selected papers from 2nd International Conference, Aquileia, Italy, 17-21 June 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Metallurgia, pp.435-445, 2009</w:t>
+              <w:t xml:space="preserve">Manuel d’archéologie médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.267, 2009, Collection U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979560v1</w:t>
+                <w:t xml:space="preserve">halshs-02979867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tuilerie de la fin du XVIIIe et du début du XIXe siècle à Marines (Val-d’Oise)</w:t>
               </w:r>
@@ -9074,100 +9061,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de fondeur de l’hôtel de Mongelas à Paris (entre 1325 et 1350)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution du choix des pierres à bâtir sur un site du Marais (Paris) du XIVe au XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Joëlle Burnouf; Danielle Arribet-Deroin; Bruno Desachy; Florence Journot; Anne Nissen-Jaubert. </w:t>
+              <w:t xml:space="preserve">François Blary; Jean-Pierre Gély; Jacqueline Lorenz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel d’archéologie médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.267, 2009, Collection U</w:t>
+              <w:t xml:space="preserve">Pierre du patrimoine européen. Économie de la pierre de l'Antiquité à la fin des temps modernes. Actes du Colloque de Château-Thierry, 18-21 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.207-214, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979867v1</w:t>
+                <w:t xml:space="preserve">hal-01610144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinnabar or Vermilion ?</w:t>
               </w:r>
@@ -9265,51 +9265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Max-Colinart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Science des matériaux du patrimoine culturel, 6 et 7 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.36-42, 2008, Hors série Techne</w:t>
@@ -9332,298 +9332,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parfumerie au Moyen Âge : la distillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From furnace to casting moulds: an exceptional 14th century copper-metallurgy workshop studied in the light of refractory ceramic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Katona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Christine Grasse. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yona Waksman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire mondiale du parfum des origines à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.106-109, 2007</w:t>
+              <w:t xml:space="preserve">Archaeometric and archaeological approaches to ceramics: Papers presented at EMAC’05, 8th European Meeting on Ancient Ceramics Lyon 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.161-167, 2007, BAR International Series, 1691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979869v1</w:t>
+                <w:t xml:space="preserve">halshs-02979631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From furnace to casting moulds: an exceptional 14th century copper-metallurgy workshop studied in the light of refractory ceramic materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La parfumerie au Moyen Âge : la distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Yona Waksman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Grasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometric and archaeological approaches to ceramics: Papers presented at EMAC’05, 8th European Meeting on Ancient Ceramics Lyon 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.161-167, 2007, BAR International Series, 1691</w:t>
+              <w:t xml:space="preserve">Une histoire mondiale du parfum des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.106-109, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02979631v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02979869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des fouilles archéologiques</w:t>
+                <w:t xml:space="preserve">La distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alexandre Gady; Jean-Pierre Jouve. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Soulig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Hôtels de Guénégaud et de Mongelas - Rendez-vous de chasse des Sommer au Marais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Citadelles et Mazenod, pp.184-193, 2006, 978-2850882180</w:t>
+              <w:t xml:space="preserve">De Vesontio à Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaman éd., pp.148, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610180v1</w:t>
+                <w:t xml:space="preserve">halshs-02979876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier métallurgique du XIVe siècle</w:t>
               </w:r>
@@ -9676,143 +9663,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distillation</w:t>
+                <w:t xml:space="preserve">Apport des fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claire Soulig. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gady; Jean-Pierre Jouve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Vesontio à Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaman éd., pp.148, 2006</w:t>
+              <w:t xml:space="preserve">Les Hôtels de Guénégaud et de Mongelas - Rendez-vous de chasse des Sommer au Marais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citadelles et Mazenod, pp.184-193, 2006, 978-2850882180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02979876v1</w:t>
+                <w:t xml:space="preserve">hal-01610180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance géophysique planimétrique par la méthode électrique à la maille carrée de 10 cm : une aide à la stratégie de fouille des « terres noires » rurales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10653,51 +10653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48AC551E"/>
+    <w:nsid w:val="B4F169DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10884,51 +10884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-9297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140758755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-023-00915-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Hsu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01655-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5423" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Gillan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille van Camp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Provoost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Choueiry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4967" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2016.1216691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Polkinghorne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2N5T5QK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7Q2F9Q7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Plumier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mongiatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131302v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.09.070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alexandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110490v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978343v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bracke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Djikman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbeek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02508009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Pirson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dandridge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verslype" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978573v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Urban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Peters" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Challe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12688" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979814v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benoit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979850v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979359v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wyss" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Asmus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.thieb.2013.01.0169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979856v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979869v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979873v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Talin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04553671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0890-9297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140758755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Saussus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-023-00915-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goovaerts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04115082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ting Hsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01655-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.5423" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad El Morr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Choueiry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4967" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Gillan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille van Camp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Provoost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13645" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00026980.2016.1216691" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Polkinghorne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2N5T5QK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7Q2F9Q7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Plumier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Rehren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mongiatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131302v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.09.070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alexandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110490v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01766865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1053" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02505299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bracke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Djikman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbeek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Pirson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02508009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dandridge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verslype" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Peters" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Urban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vermard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Challe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer-Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979788v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.12688" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benoit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wyss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Asmus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.thieb.2013.01.0169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979497v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979603v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979856v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Garcia-Moreno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Katona" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979873v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Talin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04553671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouttevin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ben Chaba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cuzon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>