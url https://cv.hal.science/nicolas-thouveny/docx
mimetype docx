--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1185,1337 +1185,1337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03211733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie de masse par accélérateur : Une technique de physique nucléaire appliquée à la reconstitution des variations passées du champ magnétique terrestre</w:t>
+                <w:t xml:space="preserve">Early Holocene Thermal Maximum recorded by branched tetraethers and pollen in Western Europe (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Menot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202066016⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.106109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936150v1</w:t>
+                <w:t xml:space="preserve">hal-02415846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 10Be production records reveal dynamics of geomagnetic dipole moment (GDM) over the Laschamp excursion (20-60 ka)</w:t>
+                <w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Oliveira Sawakuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thays Mineli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116547⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928960v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Camejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spectrométrie de masse par accélérateur : Une technique de physique nucléaire appliquée à la reconstitution des variations passées du champ magnétique terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202066016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549493v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Holocene Thermal Maximum recorded by branched tetraethers and pollen in Western Europe (Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Martin</w:t>
+                <w:t xml:space="preserve">Cosmogenic 10Be production records reveal dynamics of geomagnetic dipole moment (GDM) over the Laschamp excursion (20-60 ka)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Menot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228, pp.106109. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 550, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02415846v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the age of the last geomagnetic reversal from geochemical and magnetic analyses of Atlantic, Indian, and Pacific Ocean sediments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Savranskaia</w:t>
+                <w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629188v1</w:t>
+                <w:t xml:space="preserve">hal-02448290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Impact of human activities and vegetation changes on the tetraether sources in Lake St Front (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Reille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.38-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448290v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human activities and vegetation changes on the tetraether sources in Lake St Front (Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Martin</w:t>
+                <w:t xml:space="preserve">Constraining the age of the last geomagnetic reversal from geochemical and magnetic analyses of Atlantic, Indian, and Pacific Ocean sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Savranskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Reille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.38-52. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.323-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2019.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157924v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic signature of geomagnetic reversals and excursions from the Réunion event to the Matuyama–Brunhes transition (0.7–2.14 Ma interval)</w:t>
+                <w:t xml:space="preserve">Increased production of cosmogenic 10 Be recorded in oceanic sediment sequences: Information on the age, duration, and amplitude of the geomagnetic dipole moment minimum over the Matuyama–Brunhes transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorng-Shern Horng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck L Bassinot</w:t>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Savranskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 482, pp.510 - 524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 489, pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662171v1</w:t>
+                <w:t xml:space="preserve">hal-01735837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased production of cosmogenic 10 Be recorded in oceanic sediment sequences: Information on the age, duration, and amplitude of the geomagnetic dipole moment minimum over the Matuyama–Brunhes transition</w:t>
+                <w:t xml:space="preserve">Cosmogenic signature of geomagnetic reversals and excursions from the Réunion event to the Matuyama–Brunhes transition (0.7–2.14 Ma interval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorng-Shern Horng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bourlès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Savranskaia</w:t>
+                <w:t xml:space="preserve">Franck L Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 489, pp.191-202. </w:t>
+              <w:t xml:space="preserve">, 2018, 482, pp.510 - 524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.02.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735837v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authigenic 10Be/9Be ratio signature of the Matuyama-Brunhes boundary in the Montalbano Jonico marine succession</w:t>
               </w:r>
@@ -2629,274 +2629,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and why sediments fail to record the geomagnetic field during polarity reversals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authigenic 10Be/9Be ratios and 10Be-fluxes (230Thxs-normalized) in central Baffin Bay sediments during the last glacial cycle: Paleoenvironmental implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nuttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.07.055⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.03.0270277-3791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419504v1</w:t>
+                <w:t xml:space="preserve">hal-01456980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic 10Be/9Be ratios and 10Be-fluxes (230Thxs-normalized) in central Baffin Bay sediments during the last glacial cycle: Paleoenvironmental implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When and why sediments fail to record the geomagnetic field during polarity reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 453, pp.96-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.03.0270277-3791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456980v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authigenic 10Be/9Be ratio signatures of the cosmogenic nuclide production linked to geomagnetic dipole moment variation since the Brunhes/Matuyama boundary</w:t>
               </w:r>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise van Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3670,679 +3670,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and timing of the Laschamp geomagnetic dipole low from the global atmospheric 10 Be overproduction: Contribution of authigenic 10 Be/ 9 Be ratios in west equatorial Pacific sediments</w:t>
+                <w:t xml:space="preserve">Assessing subsidence rates and paleo water-depths for Tahiti reefs using U–Th chronology of altered corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L L Ménabréaz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiko Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasufumi Iryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cabioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JB009256⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 295-298, pp.86 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420385v1</w:t>
+                <w:t xml:space="preserve">hal-01495168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of diagenesis on the stable isotopic composition of biogenic carbonates from the Gulf of Tehuantepec oxygen minimum zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kasten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. W. Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ganeshram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GC003800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing subsidence rates and paleo water-depths for Tahiti reefs using U–Th chronology of altered corals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amplitude and timing of the Laschamp geomagnetic dipole low from the global atmospheric 10 Be overproduction: Contribution of authigenic 10 Be/ 9 Be ratios in west equatorial Pacific sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cabioch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L L Ménabréaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 295-298, pp.86 - 94. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.11101 - 11101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2011.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012JB009256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495168v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Quaternary development history of the western New Caledonian shelf system: From ramp to barrier reef</w:t>
+                <w:t xml:space="preserve">The Laschamp geomagnetic dipole low expressed as a cosmogenic 10 Be atmospheric overproduction at ~41 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Cabioch</w:t>
+                <w:t xml:space="preserve">L L Ménabréaz ⁎</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Frank</w:t>
+                <w:t xml:space="preserve">D L Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tokiyuki Sato</w:t>
+                <w:t xml:space="preserve">P Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2010.12.001⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 312 (3-4), pp.305-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890312v1</w:t>
+                <w:t xml:space="preserve">hal-01420387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostratigraphy and paleoenvironments in shallow-water carbonates: the Oligocene-Miocene sediments in the northern margin of the Liguro-Provençal basin (West Marseille, southeastern France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the Quaternary development history of the western New Caledonian shelf system: From ramp to barrier reef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Conesa</w:t>
+                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cabioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oudet</w:t>
+                <w:t xml:space="preserve">Norbert Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Mansouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+                <w:t xml:space="preserve">Tokiyuki Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 280 (1-4), pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2010.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.1.37⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619040v1</w:t>
+                <w:t xml:space="preserve">hal-02890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Pleistocene presence of Acheulian hominins in South India</w:t>
               </w:r>
@@ -4447,441 +4447,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 250 ka sedimentary record from a small karstic lake in the Northern Levant (Yammoûneh, Lebanon) Paleoclimatic implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+                <w:t xml:space="preserve">Magnetostratigraphy and paleoenvironments in shallow-water carbonates: the Oligocene-Miocene sediments in the northern margin of the Liguro-Provençal basin (West Marseille, southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vidal</w:t>
+                <w:t xml:space="preserve">Gilles Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Williamson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">J. Oudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.008⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.1.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516171v1</w:t>
+                <w:t xml:space="preserve">hal-00619040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Pleistocene Presence of Acheulian Hominins in South India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">A 250 ka sedimentary record from a small karstic lake in the Northern Levant (Yammoûneh, Lebanon) Paleoclimatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Akhilesh</w:t>
+                <w:t xml:space="preserve">Françoise Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Braucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurice Taieb</w:t>
+                <w:t xml:space="preserve">David Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 331 (6024), pp.1596-1599. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 305 (1-4), pp.10-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1200183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465821v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laschamp geomagnetic dipole low expressed as a cosmogenic 10 Be atmospheric overproduction at ~41 ka</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Pleistocene Presence of Acheulian Hominins in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D L Bourlès</w:t>
+                <w:t xml:space="preserve">Shanti Pappu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Deschamps</w:t>
+                <w:t xml:space="preserve">Kumar Akhilesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Hamelin</w:t>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 312 (3-4), pp.305-317. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331 (6024), pp.1596-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1200183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420387v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of non-continuous orbital frequencies from noisy insolation data and from palaeoproxy records of geomagnetic intensity using the phase of continuous wavelet transforms</w:t>
               </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5655,756 +5655,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for multiple paleomagnetic intensity lows between 30 and 50 ka BP from a western Equatorial Pacific sedimentary sequence</w:t>
+                <w:t xml:space="preserve">Authigenic 10Be/9Be signature of the Laschamp excursion: A tool for global synchronisation of paleoclimatic archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cl Blanchet</w:t>
+                <w:t xml:space="preserve">G. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">C. L. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (9-10), pp.1039-1052. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 245, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869241v1</w:t>
+                <w:t xml:space="preserve">insu-00232720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic 10Be/9Be signature of the Laschamp excursion: A tool for global synchronisation of paleoclimatic archives</w:t>
+                <w:t xml:space="preserve">Evidence for multiple paleomagnetic intensity lows between 30 and 50 ka BP from a western Equatorial Pacific sedimentary sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Leduc</w:t>
+                <w:t xml:space="preserve">Cl Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. L. Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+                <w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 245, pp.19-28. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (9-10), pp.1039-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00232720v1</w:t>
+                <w:t xml:space="preserve">hal-00869241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution authigenic 10Be/9Be record of geomagnetic moment variations over the last 300 ka from sedimentary cores of the Portuguese margin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+                <w:t xml:space="preserve">Geomagnetic dipole moment and 10Be production rate intercalibration from authigenic 10Be/9Be for the last 1,3 Ma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00702-7⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5(5), pp.Q05006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GC000641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458886v1</w:t>
+                <w:t xml:space="preserve">hal-00097425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution authigenic 10Be/9Be record of geomagnetic moment variations over the last 300 ka from sedimentary cores of the Portuguese margin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourlès</w:t>
+                <w:t xml:space="preserve">A high resolution authigenic 10Be/9Be record of geomagnetic moment variations over the last 300 ka from sedimentary cores of the Portuguese margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 219, pp.397-412</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 219 (3-4), pp.397-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00702-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00099482v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic moment variation and paleomagnetic excursions since 400 ka BP: A stacked record of sedimentary sequences of the portuguese margin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high resolution authigenic 10Be/9Be record of geomagnetic moment variations over the last 300 ka from sedimentary cores of the Portuguese margin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 219, pp.377-396. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 219, pp.397-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00099474v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00099482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic dipole moment and 10Be production rate intercalibration from authigenic 10Be/9Be for the last 1,3 Ma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomagnetic moment variation and paleomagnetic excursions since 400 ka BP: A stacked record of sedimentary sequences of the portuguese margin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 219, pp.377-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00701-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GC000641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00097425v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00099474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomagnetic moment instability between 0,6 and 1,3 Ma from cosmonuclide evidence.</w:t>
               </w:r>
@@ -6416,51 +6416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30(15), pp.1792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6778,51 +6778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock magnetic detection of distal ice-rafted debries: clue for the identification of Heinrich layers on the Portuguese margin (vol 180, pg 61, 2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7337,51 +7337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Reille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7951,51 +7951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new paleotemperature record from Western Europe covering the last glacial/interglacial cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8195,1152 +8195,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiproxy analysis of a lacustrine-palustrine sediment core from Lebanon reveals four climate cycles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">L'enregistrement des variations séculaires du champ magnétique terrestre par les sédiments des lacs d'altitudes dans les alpes françaises : un outil supplémentaire de datation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Tachikawa</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, California, United States. pp.Abstract PP31A-1843</w:t>
+              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959986v1</w:t>
+                <w:t xml:space="preserve">halsde-00933747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic arameters as tools to evidence and date the seismic activity in lacustrine archives. Examples from the western Alps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Revel</w:t>
+                <w:t xml:space="preserve">Holocene environmental changes in northern Lebanon as inferred from a multiproxy study on lacustrine-palustrine sediment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beck</w:t>
+                <w:t xml:space="preserve">Hage-Hassan J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasse Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, California, United States. pp.Abstract PP31A-1847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933735v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene environmental changes in northern Lebanon as inferred from a multiproxy study on lacustrine-palustrine sediment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The multiproxy analysis of a lacustrine-palustrine sediment core from Lebanon reveals four climate cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise van Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, San Francisco, California, United States. pp.Abstract PP31A-1847</w:t>
+              <w:t xml:space="preserve">, 2013, San Francisco, California, United States. pp.Abstract PP31A-1843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960010v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enregistrement des variations séculaires du champ magnétique terrestre par les sédiments des lacs d'altitudes dans les alpes françaises : un outil supplémentaire de datation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic arameters as tools to evidence and date the seismic activity in lacustrine archives. Examples from the western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933747v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution climatic and ecological record of the new core of Les Echets (alt. : 267 m, Ain, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+                <w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belmecheri</w:t>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwan Björck</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ., France. pp.63</w:t>
+              <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137254v1</w:t>
+                <w:t xml:space="preserve">hal-00195693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary fingerprinting of Holocene Rhone river detritism in Lake Bourget (NW Alps)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">High resolution climatic and ecological record of the new core of Les Echets (alt. : 267 m, Ain, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">S. Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
+                <w:t xml:space="preserve">Siwan Björck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.6824</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ., France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195693v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 7000 years multirecord of flood activity in NW Alps foreland : possible links to North Atlantic area Holocene climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Paleolimnology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144612v1</w:t>
+                <w:t xml:space="preserve">hal-00144374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">7000 ans de crues du Rhône quantifiés dans le Lac du Bourget : Un enregistrement continu des conditions climatiques holocènes sur les Alpes Nord-occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t>
+              <w:t xml:space="preserve">9ème congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Bordeaux, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144374v1</w:t>
+                <w:t xml:space="preserve">hal-00144522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7000 ans de crues du Rhône quantifiés dans le Lac du Bourget : Un enregistrement continu des conditions climatiques holocènes sur les Alpes Nord-occidentales</w:t>
+                <w:t xml:space="preserve">A 7000 years multirecord of flood activity in NW Alps foreland : possible links to North Atlantic area Holocene climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Bordeaux, France. pp.10</w:t>
+              <w:t xml:space="preserve">9th International Paleolimnology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144522v1</w:t>
+                <w:t xml:space="preserve">hal-00144612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9495,51 +9495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lund" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Platzman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranskaia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Valet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Anderson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z D Jin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J R Thornalley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01297-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202066016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorng-Shern Horng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Bassinot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.11.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735837v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.07.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nuttin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.03.0270277-3791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouilloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBZQK6PH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L M&#233;nabr&#233;az" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale P Tamrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.11.030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giday Woldegabriel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat Endale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William K. Hart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2012.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ3ZLC0P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009256" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kasten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Poulton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ganeshram" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003800" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiyuki Sato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.12.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH9ZHWL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Conesa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mansouri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.1.37" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pappu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhilesh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9D3B9JT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465821v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200183" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002779" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Der Putten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. H&#233;brard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verbruggen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Vijver" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.09.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabioch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montaggioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00232720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leduc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Blanchet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2H31ZM1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458886v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00702-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099482v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099474v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00701-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7FHTKR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097425v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000641" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017550" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367242v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Velzen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270423v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coulon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00285-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBHVSQ1D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Candon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lancelot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0012-821x(00)00249-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THR2HZ1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Stockhausen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00237-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA49163AA9B92966D2242BEAEF7FCB4868796B9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562690v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Debeaulieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Creer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/371503a0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7F2F9AE686F6080A13798E87886FCB437614BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122515v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05466343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960010v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hage-Hassan J." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Fran&#231;oise" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933747v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137254v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmecheri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Bj&#246;rck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lund" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Platzman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranskaia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Valet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Anderson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z D Jin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J R Thornalley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01297-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202066016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorng-Shern Horng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Bassinot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.11.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nuttin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.03.0270277-3791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.07.055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouilloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBZQK6PH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L M&#233;nabr&#233;az" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale P Tamrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.11.030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giday Woldegabriel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat Endale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William K. Hart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2012.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ3ZLC0P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kasten" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Poulton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ganeshram" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003800" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009256" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiyuki Sato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.12.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH9ZHWL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pappu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhilesh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Conesa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mansouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.1.37" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9D3B9JT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200183" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002779" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Der Putten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. H&#233;brard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verbruggen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Vijver" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.09.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabioch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montaggioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00232720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leduc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Blanchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2H31ZM1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000641" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00702-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00701-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7FHTKR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017550" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367242v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Velzen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270423v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coulon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00285-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBHVSQ1D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Candon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lancelot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0012-821x(00)00249-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THR2HZ1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Stockhausen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00237-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA49163AA9B92966D2242BEAEF7FCB4868796B9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562690v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Debeaulieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Creer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/371503a0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7F2F9AE686F6080A13798E87886FCB437614BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122515v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05466343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hage-Hassan J." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Fran&#231;oise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959986v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmecheri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Bj&#246;rck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>