--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -2629,274 +2629,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic 10Be/9Be ratios and 10Be-fluxes (230Thxs-normalized) in central Baffin Bay sediments during the last glacial cycle: Paleoenvironmental implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When and why sediments fail to record the geomagnetic field during polarity reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.03.0270277-3791⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 453, pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456980v1</w:t>
+                <w:t xml:space="preserve">hal-01419504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and why sediments fail to record the geomagnetic field during polarity reversals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authigenic 10Be/9Be ratios and 10Be-fluxes (230Thxs-normalized) in central Baffin Bay sediments during the last glacial cycle: Paleoenvironmental implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nuttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 453, pp.96-107. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.07.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.03.0270277-3791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419504v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authigenic 10Be/9Be ratio signatures of the cosmogenic nuclide production linked to geomagnetic dipole moment variation since the Brunhes/Matuyama boundary</w:t>
               </w:r>
@@ -3144,407 +3144,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic, cosmogenic and climatic changes across the last geomagnetic reversal from Equatorial Indian Ocean sediments</w:t>
+                <w:t xml:space="preserve">Magnetostratigraphic study of the Melka Kunture archaeological site (Ethiopia) and its chronological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Valet</w:t>
+                <w:t xml:space="preserve">Endale P Tamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bassinot</w:t>
+                <w:t xml:space="preserve">Maurice Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouilloux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.053⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343, pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458843v1</w:t>
+                <w:t xml:space="preserve">hal-01419589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomagnetic dipole moment variation between 250 and 800 ka BP reconstructed from the authigenic 10Be/9Be signature in West Equatorial Pacific sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomagnetic, cosmogenic and climatic changes across the last geomagnetic reversal from Equatorial Indian Ocean sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie L Ménabréaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier L Bourlès</w:t>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 385, pp.190-205. </w:t>
+              <w:t xml:space="preserve">, 2014, 397, pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.10.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419527v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostratigraphic study of the Melka Kunture archaeological site (Ethiopia) and its chronological implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Endale P Tamrat</w:t>
+                <w:t xml:space="preserve">The geomagnetic dipole moment variation between 250 and 800 ka BP reconstructed from the authigenic 10Be/9Be signature in West Equatorial Pacific sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie L Ménabréaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Taieb</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+                <w:t xml:space="preserve">L. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 343, pp.5-16. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 385, pp.190-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419589v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of tephra studies in African paleoanthropology as Hakoma Tuff</w:t>
               </w:r>
@@ -3804,265 +3804,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diagenesis on the stable isotopic composition of biogenic carbonates from the Gulf of Tehuantepec oxygen minimum zone</w:t>
+                <w:t xml:space="preserve">Amplitude and timing of the Laschamp geomagnetic dipole low from the global atmospheric 10 Be overproduction: Contribution of authigenic 10 Be/ 9 Be ratios in west equatorial Pacific sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Blanchet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L L Ménabréaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GC003800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.11101 - 11101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JB009256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419587v1</w:t>
+                <w:t xml:space="preserve">hal-01420385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude and timing of the Laschamp geomagnetic dipole low from the global atmospheric 10 Be overproduction: Contribution of authigenic 10 Be/ 9 Be ratios in west equatorial Pacific sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of diagenesis on the stable isotopic composition of biogenic carbonates from the Gulf of Tehuantepec oxygen minimum zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kasten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. W. Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L L Ménabréaz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Ganeshram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117, pp.11101 - 11101. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012JB009256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420385v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Laschamp geomagnetic dipole low expressed as a cosmogenic 10 Be atmospheric overproduction at ~41 ka</w:t>
               </w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Akhilesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 331 (6024), pp.596-1599</w:t>
@@ -4785,51 +4785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar Akhilesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 331 (6024), pp.1596-1599. </w:t>
@@ -4861,550 +4861,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of non-continuous orbital frequencies from noisy insolation data and from palaeoproxy records of geomagnetic intensity using the phase of continuous wavelet transforms</w:t>
+                <w:t xml:space="preserve">Preservation state of metastable magnesian calcite in periplatform sediments from the Caribbean Sea over the last million years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Saracco</w:t>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04057.x⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099092v1</w:t>
+                <w:t xml:space="preserve">hal-01463326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation state of metastable magnesian calcite in periplatform sediments from the Caribbean Sea over the last million years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of non-continuous orbital frequencies from noisy insolation data and from palaeoproxy records of geomagnetic intensity using the phase of continuous wavelet transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tachikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vidal</w:t>
+                <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Bard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 176 (3), pp.767-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GC002779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.04057.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463326v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated palaeoenvironmental investigation of a 6200 year old peat sequence from Ile de la Possession, Iles Crozet, sub-Antarctica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleoclimatic context of geomagnetic dipole lows and excursions in the Brunhes, clue for an orbital influence on the geodynamo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2008.09.014⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275 (3-4), pp.269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00342423v1</w:t>
+                <w:t xml:space="preserve">hal-01419595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimatic context of geomagnetic dipole lows and excursions in the Brunhes, clue for an orbital influence on the geodynamo?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An integrated palaeoenvironmental investigation of a 6200 year old peat sequence from Ile de la Possession, Iles Crozet, sub-Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Der Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.08.020⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 270 (1-2), pp.179-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2008.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01419595v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00342423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chronology and structure of the western New Caledonian barrier reef tracts.</w:t>
               </w:r>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (25-28), pp.3118-3133. </w:t>
@@ -5687,51 +5687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7882,51 +7882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference "Wavelets and Beyond - A celebration for Alexandre Grossmann and Yves Meyer"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Arneodo; Marco Cannone; Bruno Torresani; Albert Cohen; Guy David; Arnaud Durand; Marie Farge; Patrick Flandrin; Stephane Jaffard; Jean-Michel Morel; Ginette Saracco, Jun 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7945,277 +7945,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new paleotemperature record from Western Europe covering the last glacial/interglacial cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Ménot</w:t>
+                <w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marguerite</w:t>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550322v1</w:t>
+                <w:t xml:space="preserve">hal-03550326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">A new paleotemperature record from Western Europe covering the last glacial/interglacial cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Rostek</w:t>
+                <w:t xml:space="preserve">Sébastien Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550326v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enregistrement des variations séculaires du champ magnétique terrestre par les sédiments des lacs d'altitudes dans les alpes françaises : un outil supplémentaire de datation ?</w:t>
               </w:r>
@@ -8503,51 +8503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, California, United States. pp.Abstract PP31A-1843</w:t>
@@ -9495,51 +9495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lund" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Platzman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranskaia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Valet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Anderson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z D Jin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J R Thornalley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01297-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202066016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorng-Shern Horng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Bassinot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.11.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nuttin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.03.0270277-3791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.07.055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouilloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBZQK6PH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L M&#233;nabr&#233;az" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale P Tamrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.11.030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giday Woldegabriel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat Endale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William K. Hart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2012.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ3ZLC0P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kasten" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Poulton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ganeshram" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003800" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009256" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiyuki Sato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.12.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH9ZHWL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pappu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhilesh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Conesa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mansouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.1.37" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9D3B9JT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200183" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002779" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Der Putten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. H&#233;brard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verbruggen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Vijver" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.09.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabioch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montaggioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00232720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leduc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Blanchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2H31ZM1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000641" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00702-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00701-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7FHTKR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017550" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367242v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Velzen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270423v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coulon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00285-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBHVSQ1D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Candon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lancelot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0012-821x(00)00249-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THR2HZ1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Stockhausen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00237-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA49163AA9B92966D2242BEAEF7FCB4868796B9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562690v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Debeaulieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Creer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/371503a0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7F2F9AE686F6080A13798E87886FCB437614BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122515v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05466343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hage-Hassan J." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Fran&#231;oise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959986v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmecheri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Bj&#246;rck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lund" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Platzman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EA003992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Savranskaia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Egli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Valet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc011761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Anderson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z D Jin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J R Thornalley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01297-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202066016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.02.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorng-Shern Horng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Bassinot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.11.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.11.052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.07.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nuttin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.03.0270277-3791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale P Tamrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.11.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouilloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.053" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBZQK6PH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L M&#233;nabr&#233;az" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.10.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giday Woldegabriel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat Endale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William K. Hart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2012.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ3ZLC0P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009256" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kasten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Poulton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ganeshram" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003800" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420387v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L L M&#233;nabr&#233;az &#8270;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Deschamps" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hamelin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiyuki Sato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.12.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH9ZHWL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pappu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhilesh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Conesa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mansouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.1.37" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9D3B9JT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200183" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002779" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04057.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.08.020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3GQ20FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342423v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Der Putten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. H&#233;brard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verbruggen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Vijver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.09.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417553v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabioch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montaggioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00232720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leduc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Blanchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2H31ZM1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXWK3NPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097425v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000641" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00702-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099482v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099474v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00701-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7FHTKR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00099491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017550" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367242v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Velzen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00270423v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Roger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coulon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert F&#233;raud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00285-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBHVSQ1D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Candon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lancelot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0012-821x(00)00249-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THR2HZ1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Stockhausen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00237-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA49163AA9B92966D2242BEAEF7FCB4868796B9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562690v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Debeaulieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonifay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Creer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/371503a0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC7F2F9AE686F6080A13798E87886FCB437614BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122515v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05466343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hage-Hassan J." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Fran&#231;oise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959986v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933735v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmecheri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwan Bj&#246;rck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144522v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144612v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>