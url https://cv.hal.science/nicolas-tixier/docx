--- v0 (2026-03-19)
+++ v1 (2026-04-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Tixier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte, professeur ENSA de Grenoble / UGA, chercheur au Cresson laboratoire AAU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3604-3198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060650842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier est architecte DPLG, docteur et Habilité à Diriger des Recherches.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale Supérieure d’Architecture de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en Théories et Pratiques de la Conception Architecturale et Urbaine, il a enseigné aussi à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Supérieure d’Art Annecy Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d’Urbanisme et de Géographie Alpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Chercheur au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Il mène parallèlement une activité de projet au sein du collectif </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2003 à 2010, il a été chargé de mission scientifique au Bureau de la recherche architecturale, urbaine et paysagère au Ministère de la Culture et de la Communication. De 2009 à 2022, il a été président de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinémathèque de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2018 à 2024, il a été directeur du Cresson et directeur adjoint de l’</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les champs abordés dans ses recherches, projets et expériences pédagogiques questionnent ce que l’on peut regrouper sous le terme de « chose publique » que l’on entendra ici non comme une chose, mais comme une composition, théâtre de l’action autant que comme société (I. Joseph). Pour ses travaux sur la condition urbaine et territoriale, il mobilise le champ ouvert de l’écologie (écologie de la perception, écologie sociale, écologie environnementale) et le champ par nature prospectif et rétrospectif du projet urbain (design urbain, histoire urbaine) en développant des appareillages méthodologiques, tant pour l’approche d’un site, que pour la production et le partage de représentations ou encore pour l’énonciation de devenirs possibles. Ses travaux actuels portent principalement sur le transect urbain, comme pratique de terrain, technique de représentation et posture de projet. Entre héritage et fiction, il interroge les territoires et leur fabrique par les ambiances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2025, Cerisy - Les Traversées de Cerisy, 979-10-370-4300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Educates ! Au contact de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESAAA Éditions / ENSAG-UGA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72, 2025, 979-10-91505-26-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zerbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 370 p., 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032655307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contre-histoire du cinéma, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Rouge Profond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2023, 979-10-97309-53-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zaccaï-Reyners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Éditeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.410, 2023, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gottmann : an Iconography of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Muscarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jannink, 2022, 978-2-37229-049-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des ambiances. Une épreuve sensible des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 502 p., 2021, Collection colloques de Cerisy, Edith Heurgon, 9791037006233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dockers à Nantes. L'expérience des itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole supérieure d'arts Annecy Alpes / Ensa Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2018, 979-10-91505-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metis Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2015, vuesDensemble Essais, Elena Cogato Lanza, 978-2-94-0563-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs. La fabrique d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux (dir.); Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaton à Grenoble : la fabrique d'une scène médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambrosino, Charles; Michel, Basile; Sagot-Duvauroux, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes artistiques. Au-delà de la ville créative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.83-95, 2025, 978-2-7061-5433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tixier, Nicolas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-9, 2025, Cerisy - Les Traversées de Cerisy, 979-10-370-4300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terre des eaux invisibles, ou les écologies oubliées de la plaine grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schaffner, Marin (dir.); Rollot, Mathias (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des politiques des cycles de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-179, 2025, Colloque de Cerisy, 9782385191306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambiances are the message: Transects, project, and urban situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean‑Paul; Tixier, Nicolas; Zerbib, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-299, 2025, 9781032655222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances: A Sensitivity to Ordinary Situations. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zerbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean‑Paul (Dir.); Tixier, Nicolas (Dir.); Zerbib, David (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2025, 9781032655222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zaccaï-Reyners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-14, 2023, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire de l’aqueduc de la Reine Pédauque. Héritages / Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Brahy; Jean-Paul Thibaud; Nicolas Tixier; Nathalie Zaccaï-Reyners. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-326, 2023, Colloque de Cerisy, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité, au prisme des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil français des urbanistes. Université d'été (26; 2022; Grenoble). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter demain, en toute hospitalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil Français des Urbanistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-83, 2023, 978-2-9559669-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loger-mobiles au prisme des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand; Mireille Apel-Muller; Olivier Lecointe; Jean-Baptiste Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loger mobiles. Le logement au défi des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2023, Les Colloques de Cerisy, 9791037033215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'interroger sur les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisavet Kiourtsoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solomos, Makis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions Xenakis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions de l'Oeil ; Cité de la Musique ; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-264, 2022, 978-2-35137-313-2-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Villeneuve c’était un peu la ville ouverte, un endroit où on pouvait refaire sa vie ». Un itinéraire pas à pas avec Jean-François Augoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dadour; Sibylle Le Vot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-340, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poética do Condomínio Barão de Mauá. Como restituir a persistência do meio de vida em uma área contaminada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rozestraten, Artur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens Urbanas - cidade doce e bem-estar na cidade - reimaginar a habitação precária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anablume Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-317, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des ambiances. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tallagrand, Didier; Thibaud, Jean-Paul; Tixier, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’usage des ambiances. Une épreuve sensible des situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ﻿979 1 0370 0623 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting the city in half : ambiences, transects and projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duarte, Cristiane Rose; Pinheiro, Ethel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquitetura, Subjetividade e Cultura. cenários de pesquisa no Brasil e pelo mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proarq / Rio books, 2020, 978-65-88335-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortar a Cidade pelo meio. Ambiências, transectos e projetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duarte, Cristiane Rose; Pinheiro, Ethel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquitetura, Subjetividade e Cultura. cenários de pesquisa no Brasil e pelo mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proarq / Rio books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-65-88335-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Ricardou édifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber, Mireille; Avelot, Marc; Tronchet, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire pour inventer. A partir des travaux de Jean Ricardou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-480, 2020, 9791037003928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973272v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Prévot; Éric Monin; Nicolas Douay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.55-67, 2020, 978-2-7574-2946-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits du lieu / Lieu des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatta, Federica; Sotgia, Alice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habiter comme patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782919230303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux paysages à traverser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coste; Luna D'Emilio; Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-249, 2018, Espace rural &amp; projet spatial (ERPS), 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transectos urbanos y relatos de lugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenceslao García Puchades ; Mijo Miquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura de lo común. Prácticas colectivas del siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Politécnica de Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 25-37, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Geddes in India (1914-1924). Pour une relecture contemporaine de Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panos Mantziaras ; Paola Viganò. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol des villes. Ressource et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Braillard ; MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 59-83, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbains et récits du lieu. Des ambiances au projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers une nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Presses Universitaires de Saint-Etienne, pp.50-57, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect urbain. Pour une écriture corrélée des ambiances et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles ; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines. Sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica-Anthropos ; PIR Ville et Environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 130-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve Échirolles en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claske Dijkema; David Gabriel; Kirsten Koop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tours d'en face, renforcer les liens entre Université et Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, pp.58 - 60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées urbaines. Films et villes en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 101-108, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaufman, Ned. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-433, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des cheminements. Modèles et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amphoux, Pascal; Thibaud, Jean-Paul; Chelkoff, Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la Croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-127 + débats 128-141, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmi Järviluoma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundscape Studies and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Society for Ethnomusicology, pp. 83-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcourir pour projeter A l'entour du cimetière, un parcours au Crêt-de-Roch (Saint-Etienne) Lectures du site & enjeux de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Jolé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces publics et cultures urbaines. Actes du séminaire du CIFP de Paris 2000-2001-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Certu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de lecture de la place Sainte-Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Lucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des écrits dans la ville. Sociolinguistique d’écrits urbains : l’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 267-301., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâner les rues, relier des lieux. Les bal(l)ades grenobloises d’Aaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter Aaton, une fabrique de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Cinémas de Bombay. La fabrique collective du rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Film Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de villes – Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villeneuve c'était un peu la ville ouverte, un endroit où on pouvait refaire sa vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravansérail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.178-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, une rétroprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite à Grenoble. Quand l’usine Aaton fabrique des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.91-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphonies urbaines à rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les paysages de l’énergie. Le cas de la presqu’île de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter-Filmer. La Villeneuve de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 34, http://www.lafuriaumana.it/index.php/67-lfu-34/783-nicolas-tixier-habiter-filmer-la-villeneuve-de-grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Penser depuis la frontière : expérimentations méthodologiques et épistémologiques entre art et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.38254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes, des cinémas, des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zejgman-Lecarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Film Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, p. 119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect : un opérateur abductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Abduction (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues. La marche collective comme écriture du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°1055, pp. 196-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect, outil de dialogue interdisciplinaire et de médiation. Le cas du projet d’élargissement de la 3e voie ferrée de la vallée de l’Huveaune (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire du futur, from old roots to new shoots. Patrick Geddes in India (1914-1924)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Chaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°167, pp. 99-120. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.167.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Paysages réactionnaires : petit essai contre la nostalgie de la nature (sous la dir. de Federico Ferrari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.38265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et films en regard. Le cinéma espace de découverte de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°331, pp. 94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur. « Études sur Paris », un film d’André Sauvage (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30-31, pp.207-235. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crau.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New architectural forms to increase dew collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Milimouk-Melnytchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités et conquête de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues : la fabrique de la ville à l'épreuve des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies des villes, trimestriel de l'architecture et de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple témoin”, un film de William Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Espaces témoins, 13, pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée bien remplie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 « C’est dimanche ! », pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir agité : que fait-on, que voit-on vraiment de nos gestes de tous les jours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 « Vous êtes ici », 92 puis déplié sur 5 p. recto-verso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmographie, de Christian-Jacque commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Christian-Jacque, n°28, pp. 231-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmographie, de Jacques Feyder, commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Jacques Feyder, Numéro hors-série, pp. 189-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer une ambiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines (n°42-43), pp. 77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire avec Perec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Oriol-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cabinet d'amateur. Revue d'études perecquiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°7-8, pp. 147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cabinet d'amateur. Revue d'études perecquiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°7-8, pp. 51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sensibles en milieu urbain. Analyse in situ et expérimentation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°15, pp. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer (avec) les techno-milieux. Le projet des territoires cyborgs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Naydenov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technorégionalisme et fictions territoriales. Méthodologie de deux projets de recherche-action et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Infrastructure Architecture Territoire; Ensa Paris-Malaquais, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05105147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expérience de l’équipe Cresson du laboratoire Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième session de l’Assemblée des partenaires de HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD; ENSSIB, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des savoirs et contributions sociétales : quel mode de diffusion, valorisation de la recherche en architecture produite dans les ENSA(P) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fries-Paiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique et culturel de la recherche architecturale : quels partenariats et dynamiques de recherche ? : Rencontres nationales de la recherche architecturale, urbaine et paysagère des ENSA(P) (Écoles nationales supérieures d’architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de l’architecture du ministère de la Culture; Ecole nationale supérieure d'architecture de Nancy, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Beauviala. Wandering and filming the streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil. pp.2970-2982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver les voi(es)x de l'eau. Le cas de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers les politiques des cycles de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, May 2024, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04779422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências e investigação retro-propectiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Maris Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil. pp.2930-2942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter les assemblages thermiques entre sous-sol et surface : le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres limites planétaires et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires MITI-CNRS, Jul 2023, Paris Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losonnante: re-découvrir les paysages par l'écoute solidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unheard Landscapes, a foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paesaggi inauditi / Unheard Landscapes, un'introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary notion, the sonic effects, from the works of Jean-François Augoyard and the Cresson Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How the world sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B_AIR, Oct 2022, Cuneo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble : étude d’une métropole géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque POPSU - Grenoble "Émergences : Métropole(s) à venir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POPSU, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage / Fiction. For a Retro-Prospective of Dwelling-in-Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 290-295, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme des milieux : retrouver la géographie pour faire métropole, perspectives grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude: Alaric : "Faire la ville : penser et représenter la production urbaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Etienne (ENSASE), Oct 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03875980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Way of Ambiances: Scientific Practices, Artistic Practices. Session 15 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 264, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher, décrire, projeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des pédagogies coopératives. Premières rencontres des enseignements coopératifs en architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SUD, Nov 2016, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências e controvérsias: dois métodos complementares para melhorar a comunicação do risco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUR2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain. Des étudiants au coeur du quartier des Escanaux à Bagnols-sur-Cèze. A quoi joue-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu. Jouer pour mieux régner, avec ou sans l'ego ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture et de paysage de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire naturelle, stratigraphie urbaine, réactivation par l’usage. Geddes in India, in Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 975 - 980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dew architectures - Dew annouces the good weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beysens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Milimouk-Melnytchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Isle d Abeau, France. pp.282-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inside Look at Bogota's Urban Renewal. From Broad Urban Stories to Every Day Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOU 6th Conference of International Forum on Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Barcelone, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des identités métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTA 35 Congrès mondial du développement urbain – Métropoles : voisinages et politiques d’alliances « Exit, Voice and Loyalty »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics, temps publics, corps publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Eco-Quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France. pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's words are not just idle talk: collecting stories for giving ground to the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership in Architectural Research, between academia and the profession, ARCC (the Architectural Research Centers Consortium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Antonio, United States. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football. Un enjeu de projet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire / Modéliser les dynamiques de cheminement : du rôle des ambiances à l'hypothèse d'un modèle physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France. pp.212-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing/Modelling the Dynamics of Pedestrian Behaviour - From the Role of Ambiance to a Hypotesis for a Physical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference EAAE/ARCC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark. pp.70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modulation for Acoustic Performances of a Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Tiazzoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference EAAE / ARCC 2008 : changes of paradigms in the basic understanding of architectural research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Copenhagen, Denmark. pp.86-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound of a factory / factory of sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration, 11-14 July 2005, Lisbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic emergent auditory effects by means of physical particle modeling : the example of musical sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Digital Audio Effects 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Londres, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice. The 1st UKISC conference on sound culture and environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Devon - Dartington College of Art, United Kingdom. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'écriture à contrainte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble III - Stendhal; CEDITEL, May 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites en milieu urbain. Analyse in situ et expérimentation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Représentation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Poitiers, France. pp.351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique et espaces de représentations. Application à quelques phénomènes collectifs en environnement construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire, écrire et figurer l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tours, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages inouïs. Ecouter, résonner, habiter, 27-30 Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galaad Edizioni, pp.402, 2023, 979-12-80737-20-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">vol. 1 ; Vol. 2, International Network Ambiances ; University of Thessaly, 1015 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound, Fiction, Occupation, The Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture d Aujourd Hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial / Special issue, pp.66, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track the cities. [issue editor, N°40 La Furia Umana Journal]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2021, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir-Neonoir-Postnoir. [coord. du dossier, N°36 Revue La Furia Umana]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni d'Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Losilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Pratiques plurielles de la recherche. [coord. du dossier Représentations, N°138 Culture et Recherche]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, pp.55-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City, Architecture and Cinema. [coord. du dossier, N°34 Revue La Furia Umana]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni d'Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance(s). Ville, architecture, paysages. [coord. du dossier, N° 113 de Culture et Recherche]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Un héritage et des histoires fabuleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Motte-les-Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.i-ii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gottmann : an Iconography of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Muscarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, retour vers le futur, exposition à la Plateforme de Grenoble (270 m2), 7 septembre au 3 décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pentes vivantes et milieux habités. Bastille (extra)ordinaire, Rabot en transition. Dossier de site Europan 16 &amp;quot;Villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pontoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://www.europan-europe.eu/media/default/0001/23/fec1365b2f70f4ff1618f511b7e12577f3d3f73a.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, transect ou comment couper la ville par le milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://grand-a.aurg.org/films-emergences/grenoble-transect</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être sur le terrain, regarder ensemble, échanger et écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Delourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.editions205.fr/products/nouvelles-urbanites?PHPSESSID=2a110ce22428d415925aa51359b1ca25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Percevoir par l'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions d'air, politique des architectures par l'ambiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transects et tables longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figurations de la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies et dispositifs en actes, expériences collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bourg en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du bon Sauvage, entretien autour du film d'André Sauvage, Etudes sur Paris (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grand'Places en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la République en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 260 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du réchauffement climatique et des chaleurs estivales dans les villes. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood versus La petite maison dans la prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grémillon. Cinéaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Meerson. Décorateur cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências de Risco : pesquida de campo sobre a experiência difusa dos riscos de contaminaçao em Barão de Mauà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 89, CRESSON, CNRS : Centre national de la recherche scientifique, PEPS : Projets exploratoires premier soutien. 2015, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Frileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Eau chaude Solaire adaptée à la Rénovation énergétique grâce à une approche innovante de l'intégration du stockage au capteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihe Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LOCIE; CETHIL; CSTB; CEA; INES; CRESSON; TECNISUN; TECHSET. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTALITT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions altérées des ambiances sonores en milieu urbain. Caractérisation et corrections : apport des textures audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Augoyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CMCU : Comité Mixte de Coopération Universitaire franco-tunisien ; CRESSON. 2010, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciry la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisser les Franges. Des projets pour l'action : pré-étude urbaine - Ville de Hem - Quartiers Hauts Champs - Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Projet de Ville de la municipalité de Hem; BazarUrbain. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesconiL Contribution to Acoustic Environments in change -six villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête par immersion interactive sur les procédures de maîtrise des ambiances sonores dans le projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Augoyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 47, CRESSON. 1999, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n°140, IREC (Institut de Recherche sur l'Environnement Construit); Ecole Polytechnique Fédérale de Lausanne (EPFL). 1998, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique des ambiances construites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. UGA - Université Grenoble Alpes; Ecole Nationale Supérieure d'Architecture de Grenoble, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01672065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand parc des boucles de l'Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, Ville d’eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble par ses bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popsu Métropole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon, Manet… et les autres. Une perspective proposée par Sérgio Ferro au tableau Un bar aux Folies Bergères d’Édouard Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 3 : de Grenoble aux pentes du Grésivaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 2 : de la basse vallée du Drac au plateau Matheysin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 1 : des pentes du Vercors à celles de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conférence de Sérgio Ferro « Éthique et architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sensory risk culture Risk communication about contamination at Barão de Mauá (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville & Cinéma (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager Gâvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaboles sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble 2040, projeter avec l’existant. Une fresque pour penser l’évolution des quartiers au prisme de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Debouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « Les existences moindres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des écologies territoriales de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les géographies métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://grand-a.aurg.org/metropole-geographique-emergences/marchons-un-peu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie contemporaine des marches collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://medium.com/anthropocene2050/lutopie-contemporaine-des-marches-collectives-6090a9bdee60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la coupe urbaine: chaleurs urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines, Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du réchauffement climatique et des chaleurs estivales dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performascope : Lexique interdisciplinaire des performances et de la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://performance-lab.huma-num.fr/fr/detail/849107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en urbanisme architecture et paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect comme outil d’analyse des réseaux énergétiques à l’échelle du quartier et du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres pluridisciplinaires sur le bâtiment, « le bâtiment à la croisée des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Tixier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte, professeur ENSA de Grenoble / UGA, chercheur au Cresson laboratoire AAU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3604-3198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060650842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier est architecte DPLG, docteur et Habilité à Diriger des Recherches.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale Supérieure d’Architecture de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en Théories et Pratiques de la Conception Architecturale et Urbaine, il a enseigné aussi à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Supérieure d’Art Annecy Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d’Urbanisme et de Géographie Alpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Chercheur au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Il mène parallèlement une activité de projet au sein du collectif </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2003 à 2010, il a été chargé de mission scientifique au Bureau de la recherche architecturale, urbaine et paysagère au Ministère de la Culture et de la Communication. De 2009 à 2022, il a été président de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinémathèque de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2018 à 2024, il a été directeur du Cresson et directeur adjoint de l’</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les champs abordés dans ses recherches, projets et expériences pédagogiques questionnent ce que l’on peut regrouper sous le terme de « chose publique » que l’on entendra ici non comme une chose, mais comme une composition, théâtre de l’action autant que comme société (I. Joseph). Pour ses travaux sur la condition urbaine et territoriale, il mobilise le champ ouvert de l’écologie (écologie de la perception, écologie sociale, écologie environnementale) et le champ par nature prospectif et rétrospectif du projet urbain (design urbain, histoire urbaine) en développant des appareillages méthodologiques, tant pour l’approche d’un site, que pour la production et le partage de représentations ou encore pour l’énonciation de devenirs possibles. Ses travaux actuels portent principalement sur le transect urbain, comme pratique de terrain, technique de représentation et posture de projet. Entre héritage et fiction, il interroge les territoires et leur fabrique par les ambiances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2025, Cerisy - Les Traversées de Cerisy, 979-10-370-4300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Educates ! Au contact de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESAAA Éditions / ENSAG-UGA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72, 2025, 979-10-91505-26-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zerbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 370 p., 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032655307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contre-histoire du cinéma, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Rouge Profond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2023, 979-10-97309-53-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zaccaï-Reyners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Éditeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.410, 2023, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gottmann : an Iconography of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Muscarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jannink, 2022, 978-2-37229-049-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des ambiances. Une épreuve sensible des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 502 p., 2021, Collection colloques de Cerisy, Edith Heurgon, 9791037006233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dockers à Nantes. L'expérience des itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole supérieure d'arts Annecy Alpes / Ensa Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2018, 979-10-91505-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metis Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2015, vuesDensemble Essais, Elena Cogato Lanza, 978-2-94-0563-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs. La fabrique d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux (dir.); Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaton à Grenoble : la fabrique d'une scène médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambrosino, Charles; Michel, Basile; Sagot-Duvauroux, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes artistiques. Au-delà de la ville créative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.83-95, 2025, 978-2-7061-5433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tixier, Nicolas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-9, 2025, Cerisy - Les Traversées de Cerisy, 979-10-370-4300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terre des eaux invisibles, ou les écologies oubliées de la plaine grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schaffner, Marin (dir.); Rollot, Mathias (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des politiques des cycles de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-179, 2025, Colloque de Cerisy, 9782385191306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambiances are the message: Transects, project, and urban situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean‑Paul; Tixier, Nicolas; Zerbib, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-299, 2025, 9781032655222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances: A Sensitivity to Ordinary Situations. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zerbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean‑Paul (Dir.); Tixier, Nicolas (Dir.); Zerbib, David (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2025, 9781032655222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zaccaï-Reyners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-14, 2023, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire de l’aqueduc de la Reine Pédauque. Héritages / Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Brahy; Jean-Paul Thibaud; Nicolas Tixier; Nathalie Zaccaï-Reyners. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-326, 2023, Colloque de Cerisy, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité, au prisme des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil français des urbanistes. Université d'été (26; 2022; Grenoble). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter demain, en toute hospitalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil Français des Urbanistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-83, 2023, 978-2-9559669-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loger-mobiles au prisme des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand; Mireille Apel-Muller; Olivier Lecointe; Jean-Baptiste Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loger mobiles. Le logement au défi des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2023, Les Colloques de Cerisy, 9791037033215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'interroger sur les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisavet Kiourtsoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solomos, Makis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions Xenakis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions de l'Oeil ; Cité de la Musique ; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-264, 2022, 978-2-35137-313-2-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Villeneuve c’était un peu la ville ouverte, un endroit où on pouvait refaire sa vie ». Un itinéraire pas à pas avec Jean-François Augoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dadour; Sibylle Le Vot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-340, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des ambiances. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tallagrand, Didier; Thibaud, Jean-Paul; Tixier, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’usage des ambiances. Une épreuve sensible des situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ﻿979 1 0370 0623 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poética do Condomínio Barão de Mauá. Como restituir a persistência do meio de vida em uma área contaminada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rozestraten, Artur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens Urbanas - cidade doce e bem-estar na cidade - reimaginar a habitação precária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anablume Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-317, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting the city in half : ambiences, transects and projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duarte, Cristiane Rose; Pinheiro, Ethel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquitetura, Subjetividade e Cultura. cenários de pesquisa no Brasil e pelo mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proarq / Rio books, 2020, 978-65-88335-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortar a Cidade pelo meio. Ambiências, transectos e projetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duarte, Cristiane Rose; Pinheiro, Ethel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquitetura, Subjetividade e Cultura. cenários de pesquisa no Brasil e pelo mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proarq / Rio books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-65-88335-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Ricardou édifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber, Mireille; Avelot, Marc; Tronchet, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire pour inventer. A partir des travaux de Jean Ricardou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-480, 2020, 9791037003928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973272v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Prévot; Éric Monin; Nicolas Douay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.55-67, 2020, 978-2-7574-2946-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits du lieu / Lieu des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatta, Federica; Sotgia, Alice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habiter comme patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782919230303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux paysages à traverser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coste; Luna D'Emilio; Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-249, 2018, Espace rural &amp; projet spatial (ERPS), 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transectos urbanos y relatos de lugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenceslao García Puchades ; Mijo Miquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura de lo común. Prácticas colectivas del siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Politécnica de Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 25-37, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Geddes in India (1914-1924). Pour une relecture contemporaine de Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panos Mantziaras ; Paola Viganò. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol des villes. Ressource et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Braillard ; MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 59-83, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbains et récits du lieu. Des ambiances au projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers une nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Presses Universitaires de Saint-Etienne, pp.50-57, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect urbain. Pour une écriture corrélée des ambiances et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles ; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines. Sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica-Anthropos ; PIR Ville et Environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 130-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve Échirolles en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claske Dijkema; David Gabriel; Kirsten Koop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tours d'en face, renforcer les liens entre Université et Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, pp.58 - 60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées urbaines. Films et villes en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 101-108, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaufman, Ned. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-433, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des cheminements. Modèles et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amphoux, Pascal; Thibaud, Jean-Paul; Chelkoff, Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la Croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-127 + débats 128-141, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmi Järviluoma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundscape Studies and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Society for Ethnomusicology, pp. 83-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcourir pour projeter A l'entour du cimetière, un parcours au Crêt-de-Roch (Saint-Etienne) Lectures du site & enjeux de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Jolé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces publics et cultures urbaines. Actes du séminaire du CIFP de Paris 2000-2001-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Certu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de lecture de la place Sainte-Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Lucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des écrits dans la ville. Sociolinguistique d’écrits urbains : l’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 267-301., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâner les rues, relier des lieux. Les bal(l)ades grenobloises d’Aaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter Aaton, une fabrique de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Cinémas de Bombay. La fabrique collective du rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Film Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de villes – Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, une rétroprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villeneuve c'était un peu la ville ouverte, un endroit où on pouvait refaire sa vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravansérail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.178-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite à Grenoble. Quand l’usine Aaton fabrique des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.91-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphonies urbaines à rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les paysages de l’énergie. Le cas de la presqu’île de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter-Filmer. La Villeneuve de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 34, http://www.lafuriaumana.it/index.php/67-lfu-34/783-nicolas-tixier-habiter-filmer-la-villeneuve-de-grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Penser depuis la frontière : expérimentations méthodologiques et épistémologiques entre art et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.38254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes, des cinémas, des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zejgman-Lecarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Film Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, p. 119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect : un opérateur abductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Abduction (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues. La marche collective comme écriture du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°1055, pp. 196-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect, outil de dialogue interdisciplinaire et de médiation. Le cas du projet d’élargissement de la 3e voie ferrée de la vallée de l’Huveaune (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire du futur, from old roots to new shoots. Patrick Geddes in India (1914-1924)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Chaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°167, pp. 99-120. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.167.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Paysages réactionnaires : petit essai contre la nostalgie de la nature (sous la dir. de Federico Ferrari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.38265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et films en regard. Le cinéma espace de découverte de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°331, pp. 94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur. « Études sur Paris », un film d’André Sauvage (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30-31, pp.207-235. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crau.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New architectural forms to increase dew collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Milimouk-Melnytchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités et conquête de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues : la fabrique de la ville à l'épreuve des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies des villes, trimestriel de l'architecture et de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple témoin”, un film de William Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Espaces témoins, 13, pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée bien remplie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 « C’est dimanche ! », pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir agité : que fait-on, que voit-on vraiment de nos gestes de tous les jours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 « Vous êtes ici », 92 puis déplié sur 5 p. recto-verso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmographie, de Christian-Jacque commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Christian-Jacque, n°28, pp. 231-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmographie, de Jacques Feyder, commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Jacques Feyder, Numéro hors-série, pp. 189-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer une ambiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines (n°42-43), pp. 77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire avec Perec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Oriol-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cabinet d'amateur. Revue d'études perecquiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°7-8, pp. 147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cabinet d'amateur. Revue d'études perecquiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°7-8, pp. 51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sensibles en milieu urbain. Analyse in situ et expérimentation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°15, pp. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expérience de l’équipe Cresson du laboratoire Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième session de l’Assemblée des partenaires de HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD; ENSSIB, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer (avec) les techno-milieux. Le projet des territoires cyborgs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Naydenov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technorégionalisme et fictions territoriales. Méthodologie de deux projets de recherche-action et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Infrastructure Architecture Territoire; Ensa Paris-Malaquais, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05105147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des savoirs et contributions sociétales : quel mode de diffusion, valorisation de la recherche en architecture produite dans les ENSA(P) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fries-Paiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique et culturel de la recherche architecturale : quels partenariats et dynamiques de recherche ? : Rencontres nationales de la recherche architecturale, urbaine et paysagère des ENSA(P) (Écoles nationales supérieures d’architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de l’architecture du ministère de la Culture; Ecole nationale supérieure d'architecture de Nancy, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Beauviala. Wandering and filming the streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil. pp.2970-2982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver les voi(es)x de l'eau. Le cas de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers les politiques des cycles de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, May 2024, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04779422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências e investigação retro-propectiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Maris Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil. pp.2930-2942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losonnante: re-découvrir les paysages par l'écoute solidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter les assemblages thermiques entre sous-sol et surface : le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres limites planétaires et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires MITI-CNRS, Jul 2023, Paris Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unheard Landscapes, a foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paesaggi inauditi / Unheard Landscapes, un'introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary notion, the sonic effects, from the works of Jean-François Augoyard and the Cresson Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How the world sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B_AIR, Oct 2022, Cuneo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble : étude d’une métropole géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque POPSU - Grenoble "Émergences : Métropole(s) à venir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POPSU, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage / Fiction. For a Retro-Prospective of Dwelling-in-Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 290-295, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme des milieux : retrouver la géographie pour faire métropole, perspectives grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude: Alaric : "Faire la ville : penser et représenter la production urbaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Etienne (ENSASE), Oct 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03875980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Way of Ambiances: Scientific Practices, Artistic Practices. Session 15 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 264, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher, décrire, projeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des pédagogies coopératives. Premières rencontres des enseignements coopératifs en architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SUD, Nov 2016, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências e controvérsias: dois métodos complementares para melhorar a comunicação do risco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUR2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain. Des étudiants au coeur du quartier des Escanaux à Bagnols-sur-Cèze. A quoi joue-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu. Jouer pour mieux régner, avec ou sans l'ego ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture et de paysage de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire naturelle, stratigraphie urbaine, réactivation par l’usage. Geddes in India, in Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 975 - 980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dew architectures - Dew annouces the good weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beysens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Milimouk-Melnytchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Isle d Abeau, France. pp.282-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inside Look at Bogota's Urban Renewal. From Broad Urban Stories to Every Day Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOU 6th Conference of International Forum on Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Barcelone, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des identités métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTA 35 Congrès mondial du développement urbain – Métropoles : voisinages et politiques d’alliances « Exit, Voice and Loyalty »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics, temps publics, corps publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Eco-Quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France. pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's words are not just idle talk: collecting stories for giving ground to the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership in Architectural Research, between academia and the profession, ARCC (the Architectural Research Centers Consortium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Antonio, United States. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football. Un enjeu de projet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire / Modéliser les dynamiques de cheminement : du rôle des ambiances à l'hypothèse d'un modèle physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France. pp.212-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing/Modelling the Dynamics of Pedestrian Behaviour - From the Role of Ambiance to a Hypotesis for a Physical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference EAAE/ARCC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark. pp.70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modulation for Acoustic Performances of a Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Tiazzoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference EAAE / ARCC 2008 : changes of paradigms in the basic understanding of architectural research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Copenhagen, Denmark. pp.86-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound of a factory / factory of sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration, 11-14 July 2005, Lisbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic emergent auditory effects by means of physical particle modeling : the example of musical sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Digital Audio Effects 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Londres, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice. The 1st UKISC conference on sound culture and environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Devon - Dartington College of Art, United Kingdom. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'écriture à contrainte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble III - Stendhal; CEDITEL, May 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites en milieu urbain. Analyse in situ et expérimentation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Représentation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Poitiers, France. pp.351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique et espaces de représentations. Application à quelques phénomènes collectifs en environnement construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire, écrire et figurer l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tours, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages inouïs. Ecouter, résonner, habiter, 27-30 Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galaad Edizioni, pp.402, 2023, 979-12-80737-20-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">vol. 1 ; Vol. 2, International Network Ambiances ; University of Thessaly, 1015 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound, Fiction, Occupation, The Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial / Special issue, pp.66, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track the cities. [issue editor, N°40 La Furia Umana Journal]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2021, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir-Neonoir-Postnoir. [coord. du dossier, N°36 Revue La Furia Umana]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni d'Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Losilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Pratiques plurielles de la recherche. [coord. du dossier Représentations, N°138 Culture et Recherche]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, pp.55-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City, Architecture and Cinema. [coord. du dossier, N°34 Revue La Furia Umana]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni d'Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance(s). Ville, architecture, paysages. [coord. du dossier, N° 113 de Culture et Recherche]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] La traversée des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville fait son climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Un héritage et des histoires fabuleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Motte-les-Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.i-ii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gottmann : an Iconography of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Muscarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, retour vers le futur, exposition à la Plateforme de Grenoble (270 m2), 7 septembre au 3 décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pentes vivantes et milieux habités. Bastille (extra)ordinaire, Rabot en transition. Dossier de site Europan 16 &amp;quot;Villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pontoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://www.europan-europe.eu/media/default/0001/23/fec1365b2f70f4ff1618f511b7e12577f3d3f73a.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, transect ou comment couper la ville par le milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://grand-a.aurg.org/films-emergences/grenoble-transect</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être sur le terrain, regarder ensemble, échanger et écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Delourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.editions205.fr/products/nouvelles-urbanites?PHPSESSID=2a110ce22428d415925aa51359b1ca25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Percevoir par l'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions d'air, politique des architectures par l'ambiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies et dispositifs en actes, expériences collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transects et tables longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figurations de la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bourg en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du bon Sauvage, entretien autour du film d'André Sauvage, Etudes sur Paris (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grand'Places en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la République en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 260 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood versus La petite maison dans la prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du réchauffement climatique et des chaleurs estivales dans les villes. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grémillon. Cinéaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Meerson. Décorateur cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências de Risco : pesquida de campo sobre a experiência difusa dos riscos de contaminaçao em Barão de Mauà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 89, CRESSON, CNRS : Centre national de la recherche scientifique, PEPS : Projets exploratoires premier soutien. 2015, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Frileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Eau chaude Solaire adaptée à la Rénovation énergétique grâce à une approche innovante de l'intégration du stockage au capteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihe Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LOCIE; CETHIL; CSTB; CEA; INES; CRESSON; TECNISUN; TECHSET. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTALITT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions altérées des ambiances sonores en milieu urbain. Caractérisation et corrections : apport des textures audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Augoyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CMCU : Comité Mixte de Coopération Universitaire franco-tunisien ; CRESSON. 2010, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciry la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisser les Franges. Des projets pour l'action : pré-étude urbaine - Ville de Hem - Quartiers Hauts Champs - Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Projet de Ville de la municipalité de Hem; BazarUrbain. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesconiL Contribution to Acoustic Environments in change -six villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête par immersion interactive sur les procédures de maîtrise des ambiances sonores dans le projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Augoyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 47, CRESSON. 1999, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n°140, IREC (Institut de Recherche sur l'Environnement Construit); Ecole Polytechnique Fédérale de Lausanne (EPFL). 1998, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique des ambiances construites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. UGA - Université Grenoble Alpes; Ecole Nationale Supérieure d'Architecture de Grenoble, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01672065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand parc des boucles de l'Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, Ville d’eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble par ses bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popsu Métropole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon, Manet… et les autres. Une perspective proposée par Sérgio Ferro au tableau Un bar aux Folies Bergères d’Édouard Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 3 : de Grenoble aux pentes du Grésivaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 2 : de la basse vallée du Drac au plateau Matheysin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 1 : des pentes du Vercors à celles de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conférence de Sérgio Ferro « Éthique et architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sensory risk culture Risk communication about contamination at Barão de Mauá (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville & Cinéma (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager Gâvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaboles sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble 2040, projeter avec l’existant. Une fresque pour penser l’évolution des quartiers au prisme de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Debouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des écologies territoriales de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les géographies métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://grand-a.aurg.org/metropole-geographique-emergences/marchons-un-peu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « Les existences moindres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie contemporaine des marches collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://medium.com/anthropocene2050/lutopie-contemporaine-des-marches-collectives-6090a9bdee60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la coupe urbaine: chaleurs urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines, Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du réchauffement climatique et des chaleurs estivales dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en urbanisme architecture et paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performascope : Lexique interdisciplinaire des performances et de la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://performance-lab.huma-num.fr/fr/detail/849107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect comme outil d’analyse des réseaux énergétiques à l’échelle du quartier et du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres pluridisciplinaires sur le bâtiment, « le bâtiment à la croisée des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9ACDA05"/>
+    <w:nsid w:val="941829DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tixier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3604-3198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060650842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esaaa.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bazarurbain.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cinemathequedegrenoble.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-ecoute-des-mondes-nicolas-tixier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zerbib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222?srsltid=AfmBOopNCW9o3dxmL7dPHNH8TDkUMouzSaqGb4MgXF7Gyl6slAcgsjMj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032655307" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lacassin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rougeprofond.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brahy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zacca&#239;-Reyners" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/enchantement-pub2023/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscar&#224;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6847" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Angiboust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/traversees-urbaines/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/hem-les-hauts-champs-la-fabrique-dun-quartier/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nicolazic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/vers-des-politiques-des-cycles-de-leau/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/cfduurba/universites-d-ete/2022-grenoble" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/logermobiles-pub2023/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Kiourtsoglou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/r%C3%A9volutions-xenakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.proarq.fau.ufrj.br/publicacoes-e-acompanhamentos/producoes-proarq-editora" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973272v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/ecrirepourinventer-pub2020/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riunet.upv.es/handle/10251/79493" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Torres Astaburuaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/le-sol-des-villes/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518095v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518097v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340366v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Franco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102493v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.680" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282381v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.38254" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bancilhon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zejgman-Lecarme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Chaudier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0099" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.38265" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.421" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beyssens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Broggini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk-Melnytchouk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Ouazzani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529300v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desvignes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520078v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Oriol-Boyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05105147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513063v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thilleul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729139v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Maris Veiga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104753v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnenfant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220312" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875980v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220306" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590591v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993656v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910659v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tiazzoldi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789482v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566456v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910609v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rinolfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910596v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061887v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459043v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169583v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135582v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni d'Angela" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Losilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812149v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231542v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763871v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246279v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417651v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauthier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontoire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965025v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cheval" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Delourne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817831v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013348v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518010v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995573v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006507v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993865v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518011v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395089v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529316v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529320v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288914v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364160v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882553v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397623v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01672065v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295812v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sammuri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248244v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barillon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wild" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meuret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242164v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lerg&#232;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popsu M&#233;tropole" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248260v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270222v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Flandrin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ferro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270219v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270214v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466440v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967348v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291512v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291508v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982055v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545264v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Debouk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quantin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296620v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Argoud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657080v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498135v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657247v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511113v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282056v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282046v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282426v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201956v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314775v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227662v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tixier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3604-3198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060650842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esaaa.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bazarurbain.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cinemathequedegrenoble.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-ecoute-des-mondes-nicolas-tixier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zerbib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222?srsltid=AfmBOopNCW9o3dxmL7dPHNH8TDkUMouzSaqGb4MgXF7Gyl6slAcgsjMj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032655307" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lacassin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rougeprofond.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brahy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zacca&#239;-Reyners" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/enchantement-pub2023/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscar&#224;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6847" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Angiboust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/traversees-urbaines/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/hem-les-hauts-champs-la-fabrique-dun-quartier/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nicolazic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/vers-des-politiques-des-cycles-de-leau/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/cfduurba/universites-d-ete/2022-grenoble" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/logermobiles-pub2023/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Kiourtsoglou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/r%C3%A9volutions-xenakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.proarq.fau.ufrj.br/publicacoes-e-acompanhamentos/producoes-proarq-editora" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973272v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/ecrirepourinventer-pub2020/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riunet.upv.es/handle/10251/79493" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Torres Astaburuaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/le-sol-des-villes/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518095v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518097v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340366v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Franco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102493v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.680" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282381v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.38254" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bancilhon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zejgman-Lecarme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Chaudier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0099" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.38265" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.421" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beyssens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Broggini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk-Melnytchouk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Ouazzani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529300v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desvignes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520078v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Oriol-Boyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05105147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thilleul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729139v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Maris Veiga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104753v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnenfant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220312" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875980v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220306" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590591v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993656v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910659v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tiazzoldi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789482v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566456v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910609v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rinolfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910596v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061887v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459043v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169583v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135582v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni d'Angela" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Losilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812149v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583457v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763871v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417651v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauthier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontoire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498134v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cheval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Delourne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518010v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006507v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518011v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395089v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308988v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529316v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288914v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364160v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882553v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397623v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01672065v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sammuri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248244v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wild" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meuret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242164v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lerg&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popsu M&#233;tropole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248260v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270222v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Flandrin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ferro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270219v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270216v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270214v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291508v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291512v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982055v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545264v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Debouk" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quantin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296620v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Argoud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498135v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657080v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657247v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511113v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282056v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282046v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314775v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201956v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227662v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>