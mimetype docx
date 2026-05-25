--- v1 (2026-04-23)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Tixier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte, professeur ENSA de Grenoble / UGA, chercheur au Cresson laboratoire AAU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3604-3198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060650842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier est architecte DPLG, docteur et Habilité à Diriger des Recherches.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale Supérieure d’Architecture de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en Théories et Pratiques de la Conception Architecturale et Urbaine, il a enseigné aussi à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Supérieure d’Art Annecy Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d’Urbanisme et de Géographie Alpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Chercheur au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Il mène parallèlement une activité de projet au sein du collectif </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2003 à 2010, il a été chargé de mission scientifique au Bureau de la recherche architecturale, urbaine et paysagère au Ministère de la Culture et de la Communication. De 2009 à 2022, il a été président de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinémathèque de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2018 à 2024, il a été directeur du Cresson et directeur adjoint de l’</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les champs abordés dans ses recherches, projets et expériences pédagogiques questionnent ce que l’on peut regrouper sous le terme de « chose publique » que l’on entendra ici non comme une chose, mais comme une composition, théâtre de l’action autant que comme société (I. Joseph). Pour ses travaux sur la condition urbaine et territoriale, il mobilise le champ ouvert de l’écologie (écologie de la perception, écologie sociale, écologie environnementale) et le champ par nature prospectif et rétrospectif du projet urbain (design urbain, histoire urbaine) en développant des appareillages méthodologiques, tant pour l’approche d’un site, que pour la production et le partage de représentations ou encore pour l’énonciation de devenirs possibles. Ses travaux actuels portent principalement sur le transect urbain, comme pratique de terrain, technique de représentation et posture de projet. Entre héritage et fiction, il interroge les territoires et leur fabrique par les ambiances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2025, Cerisy - Les Traversées de Cerisy, 979-10-370-4300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Educates ! Au contact de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESAAA Éditions / ENSAG-UGA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72, 2025, 979-10-91505-26-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zerbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 370 p., 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032655307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contre-histoire du cinéma, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Rouge Profond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2023, 979-10-97309-53-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zaccaï-Reyners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Éditeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.410, 2023, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gottmann : an Iconography of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Muscarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jannink, 2022, 978-2-37229-049-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des ambiances. Une épreuve sensible des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 502 p., 2021, Collection colloques de Cerisy, Edith Heurgon, 9791037006233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dockers à Nantes. L'expérience des itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole supérieure d'arts Annecy Alpes / Ensa Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2018, 979-10-91505-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metis Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2015, vuesDensemble Essais, Elena Cogato Lanza, 978-2-94-0563-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs. La fabrique d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux (dir.); Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaton à Grenoble : la fabrique d'une scène médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambrosino, Charles; Michel, Basile; Sagot-Duvauroux, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes artistiques. Au-delà de la ville créative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.83-95, 2025, 978-2-7061-5433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tixier, Nicolas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-9, 2025, Cerisy - Les Traversées de Cerisy, 979-10-370-4300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terre des eaux invisibles, ou les écologies oubliées de la plaine grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schaffner, Marin (dir.); Rollot, Mathias (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des politiques des cycles de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-179, 2025, Colloque de Cerisy, 9782385191306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambiances are the message: Transects, project, and urban situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean‑Paul; Tixier, Nicolas; Zerbib, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-299, 2025, 9781032655222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances: A Sensitivity to Ordinary Situations. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zerbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean‑Paul (Dir.); Tixier, Nicolas (Dir.); Zerbib, David (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2025, 9781032655222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zaccaï-Reyners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-14, 2023, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire de l’aqueduc de la Reine Pédauque. Héritages / Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Brahy; Jean-Paul Thibaud; Nicolas Tixier; Nathalie Zaccaï-Reyners. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-326, 2023, Colloque de Cerisy, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité, au prisme des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil français des urbanistes. Université d'été (26; 2022; Grenoble). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter demain, en toute hospitalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil Français des Urbanistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-83, 2023, 978-2-9559669-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loger-mobiles au prisme des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand; Mireille Apel-Muller; Olivier Lecointe; Jean-Baptiste Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loger mobiles. Le logement au défi des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2023, Les Colloques de Cerisy, 9791037033215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'interroger sur les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisavet Kiourtsoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solomos, Makis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions Xenakis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions de l'Oeil ; Cité de la Musique ; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-264, 2022, 978-2-35137-313-2-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Villeneuve c’était un peu la ville ouverte, un endroit où on pouvait refaire sa vie ». Un itinéraire pas à pas avec Jean-François Augoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dadour; Sibylle Le Vot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-340, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des ambiances. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tallagrand, Didier; Thibaud, Jean-Paul; Tixier, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’usage des ambiances. Une épreuve sensible des situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ﻿979 1 0370 0623 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poética do Condomínio Barão de Mauá. Como restituir a persistência do meio de vida em uma área contaminada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rozestraten, Artur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens Urbanas - cidade doce e bem-estar na cidade - reimaginar a habitação precária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anablume Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-317, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting the city in half : ambiences, transects and projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duarte, Cristiane Rose; Pinheiro, Ethel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquitetura, Subjetividade e Cultura. cenários de pesquisa no Brasil e pelo mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proarq / Rio books, 2020, 978-65-88335-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortar a Cidade pelo meio. Ambiências, transectos e projetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duarte, Cristiane Rose; Pinheiro, Ethel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquitetura, Subjetividade e Cultura. cenários de pesquisa no Brasil e pelo mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proarq / Rio books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-65-88335-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Ricardou édifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber, Mireille; Avelot, Marc; Tronchet, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire pour inventer. A partir des travaux de Jean Ricardou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-480, 2020, 9791037003928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973272v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Prévot; Éric Monin; Nicolas Douay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.55-67, 2020, 978-2-7574-2946-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits du lieu / Lieu des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatta, Federica; Sotgia, Alice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habiter comme patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782919230303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux paysages à traverser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coste; Luna D'Emilio; Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-249, 2018, Espace rural &amp; projet spatial (ERPS), 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transectos urbanos y relatos de lugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenceslao García Puchades ; Mijo Miquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura de lo común. Prácticas colectivas del siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Politécnica de Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 25-37, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Geddes in India (1914-1924). Pour une relecture contemporaine de Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panos Mantziaras ; Paola Viganò. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol des villes. Ressource et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Braillard ; MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 59-83, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbains et récits du lieu. Des ambiances au projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers une nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Presses Universitaires de Saint-Etienne, pp.50-57, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect urbain. Pour une écriture corrélée des ambiances et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles ; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines. Sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica-Anthropos ; PIR Ville et Environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 130-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve Échirolles en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claske Dijkema; David Gabriel; Kirsten Koop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tours d'en face, renforcer les liens entre Université et Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, pp.58 - 60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées urbaines. Films et villes en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 101-108, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaufman, Ned. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-433, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des cheminements. Modèles et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amphoux, Pascal; Thibaud, Jean-Paul; Chelkoff, Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la Croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-127 + débats 128-141, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmi Järviluoma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundscape Studies and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Society for Ethnomusicology, pp. 83-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcourir pour projeter A l'entour du cimetière, un parcours au Crêt-de-Roch (Saint-Etienne) Lectures du site & enjeux de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Jolé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces publics et cultures urbaines. Actes du séminaire du CIFP de Paris 2000-2001-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Certu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de lecture de la place Sainte-Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Lucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des écrits dans la ville. Sociolinguistique d’écrits urbains : l’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 267-301., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâner les rues, relier des lieux. Les bal(l)ades grenobloises d’Aaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter Aaton, une fabrique de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Cinémas de Bombay. La fabrique collective du rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Film Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de villes – Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, une rétroprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villeneuve c'était un peu la ville ouverte, un endroit où on pouvait refaire sa vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravansérail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.178-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite à Grenoble. Quand l’usine Aaton fabrique des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.91-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphonies urbaines à rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les paysages de l’énergie. Le cas de la presqu’île de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter-Filmer. La Villeneuve de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 34, http://www.lafuriaumana.it/index.php/67-lfu-34/783-nicolas-tixier-habiter-filmer-la-villeneuve-de-grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Penser depuis la frontière : expérimentations méthodologiques et épistémologiques entre art et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.38254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes, des cinémas, des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zejgman-Lecarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Film Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, p. 119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect : un opérateur abductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Abduction (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues. La marche collective comme écriture du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°1055, pp. 196-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect, outil de dialogue interdisciplinaire et de médiation. Le cas du projet d’élargissement de la 3e voie ferrée de la vallée de l’Huveaune (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire du futur, from old roots to new shoots. Patrick Geddes in India (1914-1924)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Chaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°167, pp. 99-120. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.167.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Paysages réactionnaires : petit essai contre la nostalgie de la nature (sous la dir. de Federico Ferrari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.38265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et films en regard. Le cinéma espace de découverte de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°331, pp. 94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur. « Études sur Paris », un film d’André Sauvage (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30-31, pp.207-235. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crau.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New architectural forms to increase dew collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Milimouk-Melnytchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités et conquête de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues : la fabrique de la ville à l'épreuve des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies des villes, trimestriel de l'architecture et de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple témoin”, un film de William Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Espaces témoins, 13, pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée bien remplie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 « C’est dimanche ! », pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir agité : que fait-on, que voit-on vraiment de nos gestes de tous les jours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 « Vous êtes ici », 92 puis déplié sur 5 p. recto-verso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmographie, de Christian-Jacque commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Christian-Jacque, n°28, pp. 231-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmographie, de Jacques Feyder, commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Jacques Feyder, Numéro hors-série, pp. 189-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer une ambiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines (n°42-43), pp. 77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire avec Perec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Oriol-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cabinet d'amateur. Revue d'études perecquiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°7-8, pp. 147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cabinet d'amateur. Revue d'études perecquiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°7-8, pp. 51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sensibles en milieu urbain. Analyse in situ et expérimentation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°15, pp. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expérience de l’équipe Cresson du laboratoire Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième session de l’Assemblée des partenaires de HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD; ENSSIB, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer (avec) les techno-milieux. Le projet des territoires cyborgs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Naydenov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technorégionalisme et fictions territoriales. Méthodologie de deux projets de recherche-action et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Infrastructure Architecture Territoire; Ensa Paris-Malaquais, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05105147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des savoirs et contributions sociétales : quel mode de diffusion, valorisation de la recherche en architecture produite dans les ENSA(P) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fries-Paiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique et culturel de la recherche architecturale : quels partenariats et dynamiques de recherche ? : Rencontres nationales de la recherche architecturale, urbaine et paysagère des ENSA(P) (Écoles nationales supérieures d’architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de l’architecture du ministère de la Culture; Ecole nationale supérieure d'architecture de Nancy, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Beauviala. Wandering and filming the streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil. pp.2970-2982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver les voi(es)x de l'eau. Le cas de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers les politiques des cycles de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, May 2024, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04779422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências e investigação retro-propectiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Maris Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil. pp.2930-2942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losonnante: re-découvrir les paysages par l'écoute solidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter les assemblages thermiques entre sous-sol et surface : le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres limites planétaires et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires MITI-CNRS, Jul 2023, Paris Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unheard Landscapes, a foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paesaggi inauditi / Unheard Landscapes, un'introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary notion, the sonic effects, from the works of Jean-François Augoyard and the Cresson Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How the world sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B_AIR, Oct 2022, Cuneo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble : étude d’une métropole géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque POPSU - Grenoble "Émergences : Métropole(s) à venir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POPSU, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage / Fiction. For a Retro-Prospective of Dwelling-in-Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 290-295, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme des milieux : retrouver la géographie pour faire métropole, perspectives grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude: Alaric : "Faire la ville : penser et représenter la production urbaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Etienne (ENSASE), Oct 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03875980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Way of Ambiances: Scientific Practices, Artistic Practices. Session 15 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 264, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher, décrire, projeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des pédagogies coopératives. Premières rencontres des enseignements coopératifs en architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SUD, Nov 2016, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências e controvérsias: dois métodos complementares para melhorar a comunicação do risco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUR2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain. Des étudiants au coeur du quartier des Escanaux à Bagnols-sur-Cèze. A quoi joue-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu. Jouer pour mieux régner, avec ou sans l'ego ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture et de paysage de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire naturelle, stratigraphie urbaine, réactivation par l’usage. Geddes in India, in Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 975 - 980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dew architectures - Dew annouces the good weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beysens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Milimouk-Melnytchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Isle d Abeau, France. pp.282-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inside Look at Bogota's Urban Renewal. From Broad Urban Stories to Every Day Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOU 6th Conference of International Forum on Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Barcelone, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des identités métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTA 35 Congrès mondial du développement urbain – Métropoles : voisinages et politiques d’alliances « Exit, Voice and Loyalty »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics, temps publics, corps publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Eco-Quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France. pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's words are not just idle talk: collecting stories for giving ground to the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership in Architectural Research, between academia and the profession, ARCC (the Architectural Research Centers Consortium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Antonio, United States. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football. Un enjeu de projet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire / Modéliser les dynamiques de cheminement : du rôle des ambiances à l'hypothèse d'un modèle physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France. pp.212-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing/Modelling the Dynamics of Pedestrian Behaviour - From the Role of Ambiance to a Hypotesis for a Physical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference EAAE/ARCC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark. pp.70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modulation for Acoustic Performances of a Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Tiazzoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference EAAE / ARCC 2008 : changes of paradigms in the basic understanding of architectural research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Copenhagen, Denmark. pp.86-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound of a factory / factory of sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration, 11-14 July 2005, Lisbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic emergent auditory effects by means of physical particle modeling : the example of musical sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Digital Audio Effects 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Londres, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice. The 1st UKISC conference on sound culture and environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Devon - Dartington College of Art, United Kingdom. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'écriture à contrainte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble III - Stendhal; CEDITEL, May 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites en milieu urbain. Analyse in situ et expérimentation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Représentation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Poitiers, France. pp.351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique et espaces de représentations. Application à quelques phénomènes collectifs en environnement construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire, écrire et figurer l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tours, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages inouïs. Ecouter, résonner, habiter, 27-30 Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galaad Edizioni, pp.402, 2023, 979-12-80737-20-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">vol. 1 ; Vol. 2, International Network Ambiances ; University of Thessaly, 1015 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound, Fiction, Occupation, The Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial / Special issue, pp.66, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track the cities. [issue editor, N°40 La Furia Umana Journal]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2021, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir-Neonoir-Postnoir. [coord. du dossier, N°36 Revue La Furia Umana]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni d'Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Losilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Pratiques plurielles de la recherche. [coord. du dossier Représentations, N°138 Culture et Recherche]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, pp.55-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City, Architecture and Cinema. [coord. du dossier, N°34 Revue La Furia Umana]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni d'Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance(s). Ville, architecture, paysages. [coord. du dossier, N° 113 de Culture et Recherche]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] La traversée des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville fait son climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Un héritage et des histoires fabuleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Motte-les-Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.i-ii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gottmann : an Iconography of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Muscarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, retour vers le futur, exposition à la Plateforme de Grenoble (270 m2), 7 septembre au 3 décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pentes vivantes et milieux habités. Bastille (extra)ordinaire, Rabot en transition. Dossier de site Europan 16 &amp;quot;Villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pontoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://www.europan-europe.eu/media/default/0001/23/fec1365b2f70f4ff1618f511b7e12577f3d3f73a.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, transect ou comment couper la ville par le milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://grand-a.aurg.org/films-emergences/grenoble-transect</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être sur le terrain, regarder ensemble, échanger et écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Delourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.editions205.fr/products/nouvelles-urbanites?PHPSESSID=2a110ce22428d415925aa51359b1ca25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Percevoir par l'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions d'air, politique des architectures par l'ambiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies et dispositifs en actes, expériences collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transects et tables longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figurations de la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bourg en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du bon Sauvage, entretien autour du film d'André Sauvage, Etudes sur Paris (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grand'Places en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la République en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 260 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood versus La petite maison dans la prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du réchauffement climatique et des chaleurs estivales dans les villes. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grémillon. Cinéaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Meerson. Décorateur cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências de Risco : pesquida de campo sobre a experiência difusa dos riscos de contaminaçao em Barão de Mauà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 89, CRESSON, CNRS : Centre national de la recherche scientifique, PEPS : Projets exploratoires premier soutien. 2015, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Frileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Eau chaude Solaire adaptée à la Rénovation énergétique grâce à une approche innovante de l'intégration du stockage au capteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihe Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LOCIE; CETHIL; CSTB; CEA; INES; CRESSON; TECNISUN; TECHSET. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTALITT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions altérées des ambiances sonores en milieu urbain. Caractérisation et corrections : apport des textures audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Augoyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CMCU : Comité Mixte de Coopération Universitaire franco-tunisien ; CRESSON. 2010, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciry la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisser les Franges. Des projets pour l'action : pré-étude urbaine - Ville de Hem - Quartiers Hauts Champs - Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Projet de Ville de la municipalité de Hem; BazarUrbain. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesconiL Contribution to Acoustic Environments in change -six villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête par immersion interactive sur les procédures de maîtrise des ambiances sonores dans le projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Augoyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 47, CRESSON. 1999, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n°140, IREC (Institut de Recherche sur l'Environnement Construit); Ecole Polytechnique Fédérale de Lausanne (EPFL). 1998, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique des ambiances construites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. UGA - Université Grenoble Alpes; Ecole Nationale Supérieure d'Architecture de Grenoble, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01672065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand parc des boucles de l'Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, Ville d’eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble par ses bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popsu Métropole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon, Manet… et les autres. Une perspective proposée par Sérgio Ferro au tableau Un bar aux Folies Bergères d’Édouard Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 3 : de Grenoble aux pentes du Grésivaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 2 : de la basse vallée du Drac au plateau Matheysin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 1 : des pentes du Vercors à celles de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conférence de Sérgio Ferro « Éthique et architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sensory risk culture Risk communication about contamination at Barão de Mauá (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville & Cinéma (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager Gâvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaboles sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble 2040, projeter avec l’existant. Une fresque pour penser l’évolution des quartiers au prisme de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Debouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des écologies territoriales de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les géographies métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://grand-a.aurg.org/metropole-geographique-emergences/marchons-un-peu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « Les existences moindres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie contemporaine des marches collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://medium.com/anthropocene2050/lutopie-contemporaine-des-marches-collectives-6090a9bdee60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la coupe urbaine: chaleurs urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines, Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du réchauffement climatique et des chaleurs estivales dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en urbanisme architecture et paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performascope : Lexique interdisciplinaire des performances et de la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://performance-lab.huma-num.fr/fr/detail/849107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect comme outil d’analyse des réseaux énergétiques à l’échelle du quartier et du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres pluridisciplinaires sur le bâtiment, « le bâtiment à la croisée des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Tixier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte, professeur ENSA de Grenoble / UGA, chercheur au Cresson laboratoire AAU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3604-3198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060650842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier est architecte DPLG, docteur et Habilité à Diriger des Recherches.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale Supérieure d’Architecture de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en Théories et Pratiques de la Conception Architecturale et Urbaine, il a enseigné aussi à l’</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Supérieure d’Art Annecy Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à l’</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d’Urbanisme et de Géographie Alpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Chercheur au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Il mène parallèlement une activité de projet au sein du collectif </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2003 à 2010, il a été chargé de mission scientifique au Bureau de la recherche architecturale, urbaine et paysagère au Ministère de la Culture et de la Communication. De 2009 à 2022, il a été président de la </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinémathèque de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. De 2018 à 2024, il a été directeur du Cresson et directeur adjoint de l’</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les champs abordés dans ses recherches, projets et expériences pédagogiques questionnent ce que l’on peut regrouper sous le terme de « chose publique » que l’on entendra ici non comme une chose, mais comme une composition, théâtre de l’action autant que comme société (I. Joseph). Pour ses travaux sur la condition urbaine et territoriale, il mobilise le champ ouvert de l’écologie (écologie de la perception, écologie sociale, écologie environnementale) et le champ par nature prospectif et rétrospectif du projet urbain (design urbain, histoire urbaine) en développant des appareillages méthodologiques, tant pour l’approche d’un site, que pour la production et le partage de représentations ou encore pour l’énonciation de devenirs possibles. Ses travaux actuels portent principalement sur le transect urbain, comme pratique de terrain, technique de représentation et posture de projet. Entre héritage et fiction, il interroge les territoires et leur fabrique par les ambiances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198, 2025, Cerisy - Les Traversées de Cerisy, 979-10-370-4300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Educates ! Au contact de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESAAA Éditions / ENSAG-UGA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72, 2025, 979-10-91505-26-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zerbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 370 p., 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032655307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zaccaï-Reyners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Éditeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.410, 2023, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contre-histoire du cinéma, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lacassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éd. Rouge Profond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.282, 2023, 979-10-97309-53-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gottmann : an Iconography of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Muscarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jannink, 2022, 978-2-37229-049-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des ambiances. Une épreuve sensible des situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 502 p., 2021, Collection colloques de Cerisy, Edith Heurgon, 9791037006233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dockers à Nantes. L'expérience des itinéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole supérieure d'arts Annecy Alpes / Ensa Nantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 132 p., 2018, 979-10-91505-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metis Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2015, vuesDensemble Essais, Elena Cogato Lanza, 978-2-94-0563-00-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs. La fabrique d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux (dir.); Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ambiances are the message: Transects, project, and urban situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean‑Paul; Tixier, Nicolas; Zerbib, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-299, 2025, 9781032655222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tixier, Nicolas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écoute des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-9, 2025, Cerisy - Les Traversées de Cerisy, 979-10-370-4300-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terre des eaux invisibles, ou les écologies oubliées de la plaine grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schaffner, Marin (dir.); Rollot, Mathias (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des politiques des cycles de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-179, 2025, Colloque de Cerisy, 9782385191306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaton à Grenoble : la fabrique d'une scène médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambrosino, Charles; Michel, Basile; Sagot-Duvauroux, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes artistiques. Au-delà de la ville créative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.83-95, 2025, 978-2-7061-5433-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances: A Sensitivity to Ordinary Situations. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zerbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean‑Paul (Dir.); Tixier, Nicolas (Dir.); Zerbib, David (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances. A Sensitivity to Ordinary Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2025, 9781032655222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Brahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Zaccaï-Reyners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-14, 2023, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire de l’aqueduc de la Reine Pédauque. Héritages / Fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Brahy; Jean-Paul Thibaud; Nicolas Tixier; Nathalie Zaccaï-Reyners. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-326, 2023, Colloque de Cerisy, 979-1-0370-2284-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité, au prisme des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil français des urbanistes. Université d'été (26; 2022; Grenoble). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter demain, en toute hospitalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil Français des Urbanistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-83, 2023, 978-2-9559669-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loger-mobiles au prisme des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand; Mireille Apel-Muller; Olivier Lecointe; Jean-Baptiste Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loger mobiles. Le logement au défi des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2023, Les Colloques de Cerisy, 9791037033215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'interroger sur les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisavet Kiourtsoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solomos, Makis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolutions Xenakis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions de l'Oeil ; Cité de la Musique ; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-264, 2022, 978-2-35137-313-2-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Villeneuve c’était un peu la ville ouverte, un endroit où on pouvait refaire sa vie ». Un itinéraire pas à pas avec Jean-François Augoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dadour; Sibylle Le Vot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-340, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poética do Condomínio Barão de Mauá. Como restituir a persistência do meio de vida em uma área contaminada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rozestraten, Artur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens Urbanas - cidade doce e bem-estar na cidade - reimaginar a habitação precária</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anablume Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-317, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des ambiances. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tallagrand, Didier; Thibaud, Jean-Paul; Tixier, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’usage des ambiances. Une épreuve sensible des situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ﻿979 1 0370 0623 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortar a Cidade pelo meio. Ambiências, transectos e projetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duarte, Cristiane Rose; Pinheiro, Ethel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquitetura, Subjetividade e Cultura. cenários de pesquisa no Brasil e pelo mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proarq / Rio books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-65-88335-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Ricardou édifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calle-Gruber, Mireille; Avelot, Marc; Tronchet, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire pour inventer. A partir des travaux de Jean Ricardou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-480, 2020, 9791037003928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973272v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryvonne Prévot; Éric Monin; Nicolas Douay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.55-67, 2020, 978-2-7574-2946-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits du lieu / Lieu des récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatta, Federica; Sotgia, Alice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habiter comme patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782919230303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting the city in half : ambiences, transects and projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duarte, Cristiane Rose; Pinheiro, Ethel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquitetura, Subjetividade e Cultura. cenários de pesquisa no Brasil e pelo mundo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proarq / Rio books, 2020, 978-65-88335-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux paysages à traverser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Coste; Luna D'Emilio; Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-249, 2018, Espace rural &amp; projet spatial (ERPS), 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transectos urbanos y relatos de lugar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenceslao García Puchades ; Mijo Miquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura de lo común. Prácticas colectivas del siglo XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Politécnica de Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 25-37, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbains et récits du lieu. Des ambiances au projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers une nouveau cycle de pensée du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Presses Universitaires de Saint-Etienne, pp.50-57, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect urbain. Pour une écriture corrélée des ambiances et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles ; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines. Sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica-Anthropos ; PIR Ville et Environnement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 130-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Geddes in India (1914-1924). Pour une relecture contemporaine de Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panos Mantziaras ; Paola Viganò. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol des villes. Ressource et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Braillard ; MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 59-83, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve Échirolles en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claske Dijkema; David Gabriel; Kirsten Koop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tours d'en face, renforcer les liens entre Université et Villeneuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, pp.58 - 60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversées urbaines. Films et villes en regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 101-108, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaufman, Ned. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-433, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des cheminements. Modèles et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amphoux, Pascal; Thibaud, Jean-Paul; Chelkoff, Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la Croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-127 + débats 128-141, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcourir pour projeter A l'entour du cimetière, un parcours au Crêt-de-Roch (Saint-Etienne) Lectures du site & enjeux de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Jolé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces publics et cultures urbaines. Actes du séminaire du CIFP de Paris 2000-2001-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Certu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmi Järviluoma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundscape Studies and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Society for Ethnomusicology, pp. 83-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de lecture de la place Sainte-Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Lucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des écrits dans la ville. Sociolinguistique d’écrits urbains : l’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 267-301., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâner les rues, relier des lieux. Les bal(l)ades grenobloises d’Aaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter Aaton, une fabrique de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de villes – Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Cinémas de Bombay. La fabrique collective du rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Film Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La villeneuve c'était un peu la ville ouverte, un endroit où on pouvait refaire sa vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caravansérail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.178-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, une rétroprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symphonies urbaines à rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visite à Grenoble. Quand l’usine Aaton fabrique des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.91-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les paysages de l’énergie. Le cas de la presqu’île de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes, des cinémas, des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Zejgman-Lecarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Film Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, p. 119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect : un opérateur abductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Abduction (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter-Filmer. La Villeneuve de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 34, http://www.lafuriaumana.it/index.php/67-lfu-34/783-nicolas-tixier-habiter-filmer-la-villeneuve-de-grenoble</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Penser depuis la frontière : expérimentations méthodologiques et épistémologiques entre art et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.38254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues. La marche collective comme écriture du projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°1055, pp. 196-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Paysages réactionnaires : petit essai contre la nostalgie de la nature (sous la dir. de Federico Ferrari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.38265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect, outil de dialogue interdisciplinaire et de médiation. Le cas du projet d’élargissement de la 3e voie ferrée de la vallée de l’Huveaune (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudiere-Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire du futur, from old roots to new shoots. Patrick Geddes in India (1914-1924)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Chaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°167, pp. 99-120. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.167.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et films en regard. Le cinéma espace de découverte de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°331, pp. 94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur. « Études sur Paris », un film d’André Sauvage (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30-31, pp.207-235. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crau.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour votre tranquillité&amp;quot;: ambiance, atmosphere, and surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New architectural forms to increase dew collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Milimouk-Melnytchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues : la fabrique de la ville à l'épreuve des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies des villes, trimestriel de l'architecture et de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités et conquête de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple témoin”, un film de William Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Espaces témoins, 13, pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée bien remplie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 « C’est dimanche ! », pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir agité : que fait-on, que voit-on vraiment de nos gestes de tous les jours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 « Vous êtes ici », 92 puis déplié sur 5 p. recto-verso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmographie, de Christian-Jacque commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Christian-Jacque, n°28, pp. 231-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmographie, de Jacques Feyder, commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Jacques Feyder, Numéro hors-série, pp. 189-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire avec Perec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Oriol-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cabinet d'amateur. Revue d'études perecquiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°7-8, pp. 147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520078v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer une ambiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines (n°42-43), pp. 77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinaire du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cabinet d'amateur. Revue d'études perecquiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°7-8, pp. 51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sensibles en milieu urbain. Analyse in situ et expérimentation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°15, pp. 11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL comme archive de la vie scientifique. Retour d’expérience de l’équipe Cresson du laboratoire Ambiances, Architectures, Urbanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième session de l’Assemblée des partenaires de HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD; ENSSIB, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer (avec) les techno-milieux. Le projet des territoires cyborgs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Naydenov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technorégionalisme et fictions territoriales. Méthodologie de deux projets de recherche-action et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Infrastructure Architecture Territoire; Ensa Paris-Malaquais, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05105147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances and retro-prospective surveys or the forgotten ecologies of the southern Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Maris Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World, 8-11 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona and Universidade Federal do Rio de Janeiro and International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil. pp.2879-2891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Beauviala. Wandering and filming the streets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nicolazic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil. pp.2970-2982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver les voi(es)x de l'eau. Le cas de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers les politiques des cycles de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, May 2024, Cerisy La Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04779422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências e investigação retro-propectiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Maris Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil. pp.2930-2942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des savoirs et contributions sociétales : quel mode de diffusion, valorisation de la recherche en architecture produite dans les ENSA(P) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fries-Paiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement scientifique et culturel de la recherche architecturale : quels partenariats et dynamiques de recherche ? : Rencontres nationales de la recherche architecturale, urbaine et paysagère des ENSA(P) (Écoles nationales supérieures d’architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de l’architecture du ministère de la Culture; Ecole nationale supérieure d'architecture de Nancy, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unheard Landscapes, a foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paesaggi inauditi / Unheard Landscapes, un'introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter les assemblages thermiques entre sous-sol et surface : le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres limites planétaires et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires MITI-CNRS, Jul 2023, Paris Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losonnante: re-découvrir les paysages par l'écoute solidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary notion, the sonic effects, from the works of Jean-François Augoyard and the Cresson Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How the world sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B_AIR, Oct 2022, Cuneo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble : étude d’une métropole géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Tribout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque POPSU - Grenoble "Émergences : Métropole(s) à venir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POPSU, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme des milieux : retrouver la géographie pour faire métropole, perspectives grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude: Alaric : "Faire la ville : penser et représenter la production urbaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Etienne (ENSASE), Oct 2020, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03875980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Way of Ambiances: Scientific Practices, Artistic Practices. Session 15 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 264, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage / Fiction. For a Retro-Prospective of Dwelling-in-Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 290-295, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher, décrire, projeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des pédagogies coopératives. Premières rencontres des enseignements coopératifs en architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SUD, Nov 2016, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette in situ comme pédagogie immersive du projet urbain. Des étudiants au coeur du quartier des Escanaux à Bagnols-sur-Cèze. A quoi joue-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Buyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu. Jouer pour mieux régner, avec ou sans l'ego ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure d'architecture et de paysage de Lille, Dec 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire naturelle, stratigraphie urbaine, réactivation par l’usage. Geddes in India, in Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Torres Astaburuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 975 - 980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências e controvérsias: dois métodos complementares para melhorar a comunicação do risco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUR2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Pancras experiment: St Pancras Surveillance Guided Tour’ and other sound walks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances &amp; Atmospheres in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Adey; Paul Simpson; Damien Masson; Rachel Thomas; International Ambiances Network; AAU-CRESSON; Royal Holloway University of London, Feb 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dew architectures - Dew annouces the good weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beysens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Broggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Milimouk-Melnytchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialités contemporaines = Materiality in its contemporary forms : architecture, perception, fabrication, conception. MC 2012 Symposium, Villefontaine, novembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Isle d Abeau, France. pp.282-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inside Look at Bogota's Urban Renewal. From Broad Urban Stories to Every Day Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOU 6th Conference of International Forum on Urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Barcelone, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et construction des identités métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTA 35 Congrès mondial du développement urbain – Métropoles : voisinages et politiques d’alliances « Exit, Voice and Loyalty »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics, temps publics, corps publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Eco-Quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France. pp.108-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's words are not just idle talk: collecting stories for giving ground to the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership in Architectural Research, between academia and the profession, ARCC (the Architectural Research Centers Consortium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Antonio, United States. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Transects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Place of Research / The Research of Place : proceedings of the ARCC/EAAE 2010 International Conference on Architectural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football. Un enjeu de projet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire / Modéliser les dynamiques de cheminement : du rôle des ambiances à l'hypothèse d'un modèle physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nancy, France. pp.212-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing/Modelling the Dynamics of Pedestrian Behaviour - From the Role of Ambiance to a Hypotesis for a Physical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference EAAE/ARCC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Copenhague, Denmark. pp.70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modulation for Acoustic Performances of a Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Tiazzoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference EAAE / ARCC 2008 : changes of paradigms in the basic understanding of architectural research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Copenhagen, Denmark. pp.86-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound of a factory / factory of sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration, 11-14 July 2005, Lisbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic emergent auditory effects by means of physical particle modeling : the example of musical sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Digital Audio Effects 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Londres, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice. The 1st UKISC conference on sound culture and environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Devon - Dartington College of Art, United Kingdom. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture sous contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'écriture à contrainte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble III - Stendhal; CEDITEL, May 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites en milieu urbain. Analyse in situ et expérimentation virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rinolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Représentation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Poitiers, France. pp.351-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique et espaces de représentations. Application à quelques phénomènes collectifs en environnement construit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire, écrire et figurer l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tours, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Michi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages inouïs. Ecouter, résonner, habiter, 27-30 Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galaad Edizioni, pp.402, 2023, 979-12-80737-20-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">vol. 1 ; Vol. 2, International Network Ambiances ; University of Thessaly, 1015 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound, Fiction, Occupation, The Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial / Special issue, pp.66, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track the cities. [issue editor, N°40 La Furia Umana Journal]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2021, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir-Neonoir-Postnoir. [coord. du dossier, N°36 Revue La Furia Umana]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni d'Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Losilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Pratiques plurielles de la recherche. [coord. du dossier Représentations, N°138 Culture et Recherche]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, pp.55-82, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City, Architecture and Cinema. [coord. du dossier, N°34 Revue La Furia Umana]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni d'Angela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2018, 2037-0431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance(s). Ville, architecture, paysages. [coord. du dossier, N° 113 de Culture et Recherche]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 113, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] La traversée des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville fait son climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Un héritage et des histoires fabuleuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Motte-les-Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.i-ii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gottmann : an Iconography of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Muscarà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, retour vers le futur, exposition à la Plateforme de Grenoble (270 m2), 7 septembre au 3 décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre pentes vivantes et milieux habités. Bastille (extra)ordinaire, Rabot en transition. Dossier de site Europan 16 &amp;quot;Villes vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pontoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://www.europan-europe.eu/media/default/0001/23/fec1365b2f70f4ff1618f511b7e12577f3d3f73a.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, transect ou comment couper la ville par le milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://grand-a.aurg.org/films-emergences/grenoble-transect</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Percevoir par l'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions d'air, politique des architectures par l'ambiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être sur le terrain, regarder ensemble, échanger et écouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Delourne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.editions205.fr/products/nouvelles-urbanites?PHPSESSID=2a110ce22428d415925aa51359b1ca25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transects et tables longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figurations de la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies et dispositifs en actes, expériences collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bourg en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 288 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours sonores des surveillances à Gare du Nord et Visionnage-débat sur les films réalisés en Gare du Nord et St Pancras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du bon Sauvage, entretien autour du film d'André Sauvage, Etudes sur Paris (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grand'Places en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la République en marches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 260 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du réchauffement climatique et des chaleurs estivales dans les villes. Entretien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood versus La petite maison dans la prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grémillon. Cinéaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Meerson. Décorateur cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiências de Risco : pesquida de campo sobre a experiência difusa dos riscos de contaminaçao em Barão de Mauà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 89, CRESSON, CNRS : Centre national de la recherche scientifique, PEPS : Projets exploratoires premier soutien. 2015, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-Transect : Les délaissés des traversées de la Vallée de l'Huveaune. Dispersion des espèces, pratiques vernaculaires, médiations paysagères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Ozdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Frileux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAREP; LPED; CRESSON ; BazarUrbain; Coloco; Zoom. 2015, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'Eau chaude Solaire adaptée à la Rénovation énergétique grâce à une approche innovante de l'intégration du stockage au capteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihe Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Poyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LOCIE; CETHIL; CSTB; CEA; INES; CRESSON; TECNISUN; TECHSET. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTALITT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France); Geomer; Cresson; CERSES; GSPM. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances urbaines en partage. Dépaysement et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MRT : Programme de recherche sur le dialogue interculturel dans les espaces urbains; Ministère de la culture; CRESSON. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions altérées des ambiances sonores en milieu urbain. Caractérisation et corrections : apport des textures audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Augoyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CMCU : Comité Mixte de Coopération Universitaire franco-tunisien ; CRESSON. 2010, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciry la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisser les Franges. Des projets pour l'action : pré-étude urbaine - Ville de Hem - Quartiers Hauts Champs - Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Projet de Ville de la municipalité de Hem; BazarUrbain. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesconiL Contribution to Acoustic Environments in change -six villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête par immersion interactive sur les procédures de maîtrise des ambiances sonores dans le projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Augoyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 47, CRESSON. 1999, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n°140, IREC (Institut de Recherche sur l'Environnement Construit); Ecole Polytechnique Fédérale de Lausanne (EPFL). 1998, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphodynamique des ambiances construites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. UGA - Université Grenoble Alpes; Ecole Nationale Supérieure d'Architecture de Grenoble, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01672065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand parc des boucles de l'Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, Ville d’eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble par ses bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popsu Métropole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 3 : de Grenoble aux pentes du Grésivaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 2 : de la basse vallée du Drac au plateau Matheysin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzon, Manet… et les autres. Une perspective proposée par Sérgio Ferro au tableau Un bar aux Folies Bergères d’Édouard Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 1 : des pentes du Vercors à celles de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASKSCAPES URBAINS Regards sur 5 Métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conférence de Sérgio Ferro « Éthique et architecture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville & Cinéma (2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sensory risk culture Risk communication about contamination at Barão de Mauá (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles littorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager Gâvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaboles sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble 2040, projeter avec l’existant. Une fresque pour penser l’évolution des quartiers au prisme de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Debouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, transect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bancilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « Les existences moindres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des écologies territoriales de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter les géographies métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, http://grand-a.aurg.org/metropole-geographique-emergences/marchons-un-peu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie contemporaine des marches collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://medium.com/anthropocene2050/lutopie-contemporaine-des-marches-collectives-6090a9bdee60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la coupe urbaine: chaleurs urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversées urbaines, Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du réchauffement climatique et des chaleurs estivales dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en urbanisme architecture et paysage. Éléments de repère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performascope : Lexique interdisciplinaire des performances et de la recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://performance-lab.huma-num.fr/fr/detail/849107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect comme outil d’analyse des réseaux énergétiques à l’échelle du quartier et du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres pluridisciplinaires sur le bâtiment, « le bâtiment à la croisée des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="941829DE"/>
+    <w:nsid w:val="E001DDFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tixier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3604-3198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060650842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esaaa.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bazarurbain.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cinemathequedegrenoble.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-ecoute-des-mondes-nicolas-tixier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zerbib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222?srsltid=AfmBOopNCW9o3dxmL7dPHNH8TDkUMouzSaqGb4MgXF7Gyl6slAcgsjMj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032655307" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lacassin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rougeprofond.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brahy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zacca&#239;-Reyners" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/enchantement-pub2023/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscar&#224;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6847" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Angiboust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/traversees-urbaines/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/hem-les-hauts-champs-la-fabrique-dun-quartier/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nicolazic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/vers-des-politiques-des-cycles-de-leau/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/cfduurba/universites-d-ete/2022-grenoble" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/logermobiles-pub2023/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Kiourtsoglou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/r%C3%A9volutions-xenakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.proarq.fau.ufrj.br/publicacoes-e-acompanhamentos/producoes-proarq-editora" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973272v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/ecrirepourinventer-pub2020/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riunet.upv.es/handle/10251/79493" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Torres Astaburuaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/le-sol-des-villes/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518095v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518097v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340366v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Franco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102493v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.680" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282381v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.38254" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bancilhon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zejgman-Lecarme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Chaudier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0099" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282402v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.38265" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.421" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beyssens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Broggini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk-Melnytchouk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Ouazzani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529300v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desvignes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520078v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Oriol-Boyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05105147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thilleul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729139v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Maris Veiga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104753v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnenfant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220312" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875980v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220306" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735452v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590591v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993656v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910659v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tiazzoldi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789482v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566456v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910609v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rinolfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910596v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061887v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459043v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169583v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135582v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni d'Angela" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Losilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812149v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583457v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763871v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417651v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauthier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontoire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498134v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cheval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Delourne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518010v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006507v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518011v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395089v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308988v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529316v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288914v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364160v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882553v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397623v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01672065v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sammuri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248244v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wild" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meuret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242164v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lerg&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popsu M&#233;tropole" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248260v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270222v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Flandrin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ferro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270219v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270216v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270214v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291508v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291512v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982055v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545264v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Debouk" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quantin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296620v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Argoud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498135v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657080v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657247v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511113v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282056v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282046v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282426v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314775v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201956v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227662v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tixier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3604-3198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060650842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esaaa.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bazarurbain.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cinemathequedegrenoble.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-ecoute-des-mondes-nicolas-tixier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zerbib" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222?srsltid=AfmBOopNCW9o3dxmL7dPHNH8TDkUMouzSaqGb4MgXF7Gyl6slAcgsjMj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032655307" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brahy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zacca&#239;-Reyners" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/enchantement-pub2023/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lacassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rougeprofond.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscar&#224;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Petiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Toussaint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespressesdureel.com/ouvrage.php?id=6847" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Angiboust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/traversees-urbaines/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/hem-les-hauts-champs-la-fabrique-dun-quartier/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/vers-des-politiques-des-cycles-de-leau/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nicolazic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorrel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib-Tallagrand/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-enchantement-qui-revient-rachel-brahy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/cfduurba/universites-d-ete/2022-grenoble" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/logermobiles-pub2023/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Kiourtsoglou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdeloeil.com/product-page/r%C3%A9volutions-xenakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annablume.com.br/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.proarq.fau.ufrj.br/publicacoes-e-acompanhamentos/producoes-proarq-editora" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973272v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/ecrirepourinventer-pub2020/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riunet.upv.es/handle/10251/79493" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Torres Astaburuaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/le-sol-des-villes/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518095v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653048v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518097v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749321v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Franco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340366v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102493v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.680" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bancilhon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zejgman-Lecarme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.38254" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.38265" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudiere-Montes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17372" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Chaudier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0099" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.421" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simpson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2013.04.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978323v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beyssens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Broggini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Milimouk-Melnytchouk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Ouazzani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995534v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529300v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desvignes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520078v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Oriol-Boyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05105147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Maris Veiga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729139v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779422v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thilleul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116920v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104753v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnenfant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123459v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883500v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875980v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220306v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220306" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220312" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735452v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590591v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518312v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460793v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993656v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993660v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993642v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981527v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439267v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993625v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tiazzoldi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789482v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566456v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910609v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rinolfi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061887v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312466v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169583v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135582v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni d'Angela" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Losilla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931440v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812149v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583457v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231542v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763871v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787975v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauthier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontoire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965025v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cheval" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Delourne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518010v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995573v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006507v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993865v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518011v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308988v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395089v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529316v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529320v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373741v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366667v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Ozdoba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Frileux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993850v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poyet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993818v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Meziou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augoyard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288914v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882553v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397623v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01672065v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295812v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sammuri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248244v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barillon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wild" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meuret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248260v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lerg&#232;s" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popsu M&#233;tropole" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270219v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270216v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270222v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Flandrin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ferro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270214v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292497v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466440v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982040v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291512v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291508v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545264v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Debouk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quantin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296620v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Argoud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657244v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498135v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657247v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282056v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282046v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282426v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314775v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201956v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227662v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>