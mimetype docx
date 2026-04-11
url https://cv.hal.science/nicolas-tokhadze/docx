--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -178,364 +178,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
+                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682647v1</w:t>
+                <w:t xml:space="preserve">hal-03682638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
+                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meriem Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Devémy</w:t>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682638v1</w:t>
+                <w:t xml:space="preserve">hal-03682647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -586,51 +586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Drug Loss Induced by Silicone and Polyurethane Implantable Catheters in a Simulated Infusion Setup with Three Model Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1125,51 +1125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1220,51 +1220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does transport through a pneumatic tube network affect the physicochemical stability of ready-to use infliximab bags?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1392,51 +1392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A214B351"/>
+    <w:nsid w:val="4B8C57E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1623,51 +1623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tokhadze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7448-3795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-tokhadze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7448-3795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2019.08.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSIF.2018.0721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.12.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>