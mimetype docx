--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -1392,51 +1392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B8C57E5"/>
+    <w:nsid w:val="8A117A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>