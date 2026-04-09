--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -576,291 +576,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perceptual evaluation of numerical errors in acoustic FEM simulation for sound quality applications</w:t>
+                <w:t xml:space="preserve">Power exchanged between subsystems with non-diffuse fields in statistical energy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+                <w:t xml:space="preserve">V. Tyrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109295⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (5), pp.3036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0019551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082703v1</w:t>
+                <w:t xml:space="preserve">hal-04113016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power exchanged between subsystems with non-diffuse fields in statistical energy analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A perceptual evaluation of numerical errors in acoustic FEM simulation for sound quality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Bot</w:t>
+                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (5), pp.3036. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0019551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113016v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid modal/statistical formulation for predicting the energy response of vibroacoustic systems in the mid frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Tyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1382,391 +1382,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of surface impedance of vibro-acoustic subdomains with experimental measurements</w:t>
+                <w:t xml:space="preserve">Ergodic billiard and statistical energy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grialou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Bocquillet</w:t>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114876⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483978v1</w:t>
+                <w:t xml:space="preserve">hal-01896738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction and interpretation of matrices of frequency response functions by Bayesian independent component analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of surface impedance of vibro-acoustic subdomains with experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grialou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brogna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Sauvage</w:t>
+                <w:t xml:space="preserve">A. Bocquillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 458, pp.238-261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 460, pp.114876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483648v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic billiard and statistical energy analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction and interpretation of matrices of frequency response functions by Bayesian independent component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Le Bot</w:t>
+                <w:t xml:space="preserve">O. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 458, pp.238-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2018.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896738v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective structural source identification</w:t>
               </w:r>
@@ -1928,482 +1928,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Separations and Identification by Structural Holography</w:t>
+                <w:t xml:space="preserve">Statistical Energy Analysis with fuzzy parameters to handle populations of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2016-01-1799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.119 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458204v1</w:t>
+                <w:t xml:space="preserve">hal-01470460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and separation of vibratory field using structural holography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Source Separations and Identification by Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.042⟩</w:t>
+              <w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.1027-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2016-01-1799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470442v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source fields reconstruction with 3D mapping by means of the virtual acoustic volume concept</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Reconstruction and separation of vibratory field using structural holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 381, pp.48-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.019⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 389 (2), pp.134 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470452v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Energy Analysis with fuzzy parameters to handle populations of structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Source fields reconstruction with 3D mapping by means of the virtual acoustic volume concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 379, pp.119 - 134. </w:t>
+              <w:t xml:space="preserve">, 2016, 381, pp.48-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.05.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470460v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Patch Transfer Functions Method as a Tool for Source Field Identification</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (2), pp.021006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 336, pp.62-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,90 +2740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non resonant transmission modelling with Statistical modal Energy distribution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (2), pp.499-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2870,51 +2870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODal ENergy Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332, pp.3735-3749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2942,289 +2942,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient positioning of absorbing material in complex systems by using the Patch Transfer Function method</w:t>
+                <w:t xml:space="preserve">Extension of the statistical modal energy distribution analysis for estimating energy density in coupled subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 331, pp.3130-3143. </w:t>
+              <w:t xml:space="preserve">, 2012, 331, pp.3114-3129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730539v1</w:t>
+                <w:t xml:space="preserve">hal-00730541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the statistical modal energy distribution analysis for estimating energy density in coupled subsystems</w:t>
+                <w:t xml:space="preserve">Efficient positioning of absorbing material in complex systems by using the Patch Transfer Function method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 331, pp.3114-3129. </w:t>
+              <w:t xml:space="preserve">, 2012, 331, pp.3130-3143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730541v1</w:t>
+                <w:t xml:space="preserve">hal-00730539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of source velocities on 3D structures in non-anechoic environments: Theoretical background and experimental validation of the inverse patch transfer functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (18), pp.3691 - 3708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3271,77 +3271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence acceleration using the residual shape technique when solving structure-acoustic coupling with the Patch Transfer Functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (11-12), pp.728-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Dodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (4), pp.041009-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94, pp.534-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEA substructuring using cluster analysis: The MIR index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 290, pp.264-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of Frequency Averaged Injected Power into a Plate Excited by a Turbulent Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 89, pp.647-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4344,51 +4344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Tyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a hybrid SmEdA-SEA model for predicting the power exchanged between low and high modal density subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4537,365 +4537,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Crandall lines on ergodic billard in SEA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VIBRO-ACOUSTIC RESPONSE OF A STIFFENED PANEL UNDER SYNTHETIZED SPACE-TIME RANDOM EXCITATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Bot</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0272⟩</w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235438v1</w:t>
+                <w:t xml:space="preserve">hal-03191826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCES OF NUMERICAL PARAMETERS ON SOUND PERCEPTION OF SIMULATED TRANSFER PATHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
+                <w:t xml:space="preserve">Influence of Crandall lines on ergodic billard in SEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tyrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0451⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.247-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195122v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIBRO-ACOUSTIC RESPONSE OF A STIFFENED PANEL UNDER SYNTHETIZED SPACE-TIME RANDOM EXCITATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INFLUENCES OF NUMERICAL PARAMETERS ON SOUND PERCEPTION OF SIMULATED TRANSFER PATHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Robin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191826v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Improved Prediction Model for Indoor Rolling Noise</w:t>
               </w:r>
@@ -5109,632 +5109,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification using inverse Patch Transfer Function (iPTF) method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Manu Dabankah</w:t>
+                <w:t xml:space="preserve">STATISTICAL ENERGY ANALYSIS AND DIFFUSE FIELD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349359v1</w:t>
+                <w:t xml:space="preserve">hal-02404658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated transfer path accuracy vs. sound perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
+                <w:t xml:space="preserve">Blind identification using inverse Patch Transfer Function (iPTF) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Manu Dabankah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2019 and EAA Euroregio 23rd International Congress on Acoustics, integrating 4th EAA Euroregio 2019</w:t>
+              <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345587v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATISTICAL ENERGY ANALYSIS AND DIFFUSE FIELD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Li</w:t>
+                <w:t xml:space="preserve">Simulated transfer path accuracy vs. sound perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ICA 2019 and EAA Euroregio 23rd International Congress on Acoustics, integrating 4th EAA Euroregio 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404658v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Micro- and Macro-Structural Parameters on the Dynamic Behavior of Structures Made of Polymers Reinforced with Short Glass Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rinaldi</w:t>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Eller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. B. Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896746v1</w:t>
+                <w:t xml:space="preserve">hal-01787704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Gallo</w:t>
+                <w:t xml:space="preserve">Uncertainty bounds of energies predicted by modal energy analysis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOVEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828985v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5753,549 +5709,593 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Noise Modeling in Buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Bécot</w:t>
+                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896776v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de champs pour la caractérisation de parois : le projet VIRTECH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Micro- and Macro-Structural Parameters on the Dynamic Behavior of Structures Made of Polymers Reinforced with Short Glass Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Eller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEOBF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915387v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+                <w:t xml:space="preserve">Synthèse de champs pour la caractérisation de parois : le projet VIRTECH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. B. Roozen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">TEOBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787704v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty bounds of energies predicted by modal energy analysis method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rolling Noise Modeling in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">INTER-NOISE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896762v1</w:t>
+                <w:t xml:space="preserve">hal-01896776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6582,2282 +6582,2282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identification de sources acoustiques comme outil d’aide à la conception de structure à géométrie complexe : utilisation de la méthode M-iPTF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
+              <w:t xml:space="preserve">CFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514118v1</w:t>
+                <w:t xml:space="preserve">hal-01474636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés en fibres de verre pour la vibroacoustique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Eller</w:t>
+                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français d'acoustique 2016</w:t>
+              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468621v1</w:t>
+                <w:t xml:space="preserve">hal-02514118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental sound source reconstruction using iPTF method: conformal mapping, FE model correlation and contributions by parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Forget</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés en fibres de verre pour la vibroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Congrès français d'acoustique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474627v1</w:t>
+                <w:t xml:space="preserve">hal-01468621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental sound source reconstruction using iPTF method: conformal mapping, FE model correlation and contributions by parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNVH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">SIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474631v1</w:t>
+                <w:t xml:space="preserve">hal-01474627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification expérimentale des impédances caractéristiques de sous-systèmes à partir de la réponse acoustique du système couplé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Grialou</w:t>
+                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISNVH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474635v1</w:t>
+                <w:t xml:space="preserve">hal-01474631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noise source identification method as an analysis support technique to improve NVH performances of 3D structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Forget</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés de fibres de verre pour la vibro-acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Schaeffer</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNVH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474630v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of short-glass-fiber composite for vibroacoustic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+                <w:t xml:space="preserve">Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Eller</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468637v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'une Méthode de Synthèse Spectrale 2D+T pour la Transparence de Parois sous Champ Acoustique Diffus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C F A / VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification expérimentale des impédances caractéristiques de sous-systèmes à partir de la réponse acoustique du système couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grialou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bocquillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474626v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés de fibres de verre pour la vibro-acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+                <w:t xml:space="preserve">A noise source identification method as an analysis support technique to improve NVH performances of 3D structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Eller</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISNVH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474633v1</w:t>
+                <w:t xml:space="preserve">hal-01474630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de bruit d'origine aérodynamique en moyennes fréquences par la méthode SmEdA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François van Herpe</w:t>
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of short-glass-fiber composite for vibroacoustic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Janick Laumonier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474637v1</w:t>
+                <w:t xml:space="preserve">hal-01468637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification de sources acoustiques comme outil d’aide à la conception de structure à géométrie complexe : utilisation de la méthode M-iPTF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Forget</w:t>
+                <w:t xml:space="preserve">Prédiction de bruit d'origine aérodynamique en moyennes fréquences par la méthode SmEdA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François van Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Schaeffer</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474636v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources acoustiques, par couplage numérique, appliquée à des pièces complexes de GMP</w:t>
+                <w:t xml:space="preserve">EXTRACTION OF THE ACOUSTIC PART OF A TURBULENT BOUNDARY LAYER FROM WALL PRESSURE AND VIBRATION MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Forget</w:t>
+                <w:t xml:space="preserve">Q Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Totaro</w:t>
+                <w:t xml:space="preserve">F Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L Guyader</w:t>
+                <w:t xml:space="preserve">P Souchotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Conference Simulation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIA Mar 2015, Montigny le Bretonneux France</w:t>
+              <w:t xml:space="preserve">Novem 2015 - Noise and vibration - Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282544v1</w:t>
+                <w:t xml:space="preserve">hal-01279944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPTF methods: How Green's identity and FEM solver can be used for acoustic inverse methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+                <w:t xml:space="preserve">Identification de sources acoustiques, par couplage numérique, appliquée à des pièces complexes de GMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURONOISE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">SIA Conference Simulation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIA Mar 2015, Montigny le Bretonneux France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282531v1</w:t>
+                <w:t xml:space="preserve">hal-01282544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source identification by Vibratory Holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">iPTF methods: How Green's identity and FEM solver can be used for acoustic inverse methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND VIBRATION - EMERGING TECHNOLOGIES (NOVEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">EURONOISE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277972v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Energy Analysis: from the understanding of its assumptions to the practical use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lafont</w:t>
+                <w:t xml:space="preserve">Source identification by Vibratory Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Bot</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2015</w:t>
+              <w:t xml:space="preserve">NOISE AND VIBRATION - EMERGING TECHNOLOGIES (NOVEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474622v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie acoustique par méthode inverse sur structure à géométrie complexe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Schaeffer</w:t>
+                <w:t xml:space="preserve">Statistical Energy Analysis: from the understanding of its assumptions to the practical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">NOVEM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282549v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOURCE FIELDS RECONSTRUCTION ON A 3D STRUCTURE IN NOISY ENVIRONMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Imagerie acoustique par méthode inverse sur structure à géométrie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2015 - NOISE AND VIBRATION - EMERGING TECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik Croatia</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282546v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTRACTION OF THE ACOUSTIC PART OF A TURBULENT BOUNDARY LAYER FROM WALL PRESSURE AND VIBRATION MEASUREMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q Leclère</w:t>
+                <w:t xml:space="preserve">SOURCE FIELDS RECONSTRUCTION ON A 3D STRUCTURE IN NOISY ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Souchotte</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novem 2015 - Noise and vibration - Emerging technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49046</w:t>
+              <w:t xml:space="preserve">NOVEM 2015 - NOISE AND VIBRATION - EMERGING TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279944v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Damping Modeling In the Framework of SmEdA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+                <w:t xml:space="preserve">Acoustique statistique : étude de l'hypothèse de couplage faible et de l'influence des modes non-résonants pour la SEA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Modèles et méthodes numériques en vibroacoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1433-1439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994171v1</w:t>
+                <w:t xml:space="preserve">hal-00984445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustique statistique : étude de l'hypothèse de couplage faible et de l'influence des modes non-résonants pour la SEA.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lafont</w:t>
+                <w:t xml:space="preserve">Equivalent Damping Modeling In the Framework of SmEdA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Bot</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et méthodes numériques en vibroacoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1433-1439</w:t>
+              <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984445v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the assumptions used in statistical energy analysis</w:t>
               </w:r>
@@ -8964,77 +8964,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9167,103 +9167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for including the effect of dissipative treatments in the mid-frequency domain using SmEdA method - Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1425-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9282,191 +9282,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of boundary pressure field exciting a plate under turbulent flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Lecoq</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLINOVIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.065076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999367v1</w:t>
+                <w:t xml:space="preserve">hal-00823977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODal ENergy Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RASD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9580,800 +9576,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON RESONANT CONTRIBUTIONS IN MODAL ENERGY METHODS</w:t>
+                <w:t xml:space="preserve">Identification of boundary pressure field exciting a plate under turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDYNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">FLINOVIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841464v1</w:t>
+                <w:t xml:space="preserve">hal-00999367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for including the effect of a damping treatment in the mid-frequency domain using SmEdA method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">NON RESONANT CONTRIBUTIONS IN MODAL ENERGY METHODS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#52</w:t>
+              <w:t xml:space="preserve">MEDYNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823971v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A methodology for including the effect of a damping treatment in the mid-frequency domain using SmEdA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4799564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823977v1</w:t>
+                <w:t xml:space="preserve">hal-00823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved acoustical sources location in gear power transmissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source identification on a reduction gearbox using acoustical measurements in a non-anechoic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boucaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Symposium Vibrations, Shocks and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Clamart, France. paper N° 40</w:t>
+              <w:t xml:space="preserve">19th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania. paper N° 445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720098v1</w:t>
+                <w:t xml:space="preserve">hal-00720151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEDA: SEA METHODOLOGY FOR POST PROCESSING FEM CALCULATI ON</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+                <w:t xml:space="preserve">Improved acoustical sources location in gear power transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Italy. 23 p</w:t>
+              <w:t xml:space="preserve">18th Symposium Vibrations, Shocks and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Clamart, France. paper N° 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744507v1</w:t>
+                <w:t xml:space="preserve">hal-00720098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of SMEDA to systems with high mode densities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Stelzer</w:t>
+                <w:t xml:space="preserve">SMEDA: SEA METHODOLOGY FOR POST PROCESSING FEM CALCULATI ON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Sorrento, Italy. pp.034-1</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Italy. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730544v1</w:t>
+                <w:t xml:space="preserve">hal-00744507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source identification on a reduction gearbox using acoustical measurements in a non-anechoic environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of SMEDA to systems with high mode densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Stelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania. paper N° 445</w:t>
+              <w:t xml:space="preserve">NOVEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Sorrento, Italy. pp.034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720151v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de champs de vitesse, pression et intensité à l'aide de la méthode PTF</w:t>
               </w:r>
@@ -10385,51 +10385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10454,90 +10454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Transmission Loss using an improved SEA Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Stelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10575,64 +10575,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10683,51 +10683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10746,299 +10746,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Transmission Loss using an improved SEA Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Stelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539655v1</w:t>
+                <w:t xml:space="preserve">hal-00539656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Transmission Loss using an improved SEA Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539656v1</w:t>
+                <w:t xml:space="preserve">hal-00539655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction structure-fluide lourd par l'approche PTF (Patch Transfer Functions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11063,77 +11063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the damping effect on the energy response of a structure-cavity system in the case of a heavy fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11158,103 +11158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non resonant contribution and energy distributions using Statistical modal Energy distribution Analysis (SmEdA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Stelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11305,51 +11305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11493,843 +11493,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy resolution of complex vibro-acoustic problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction of residual modes concept in the patch transfer functions method to model the structure-acoustic coupling in heavy fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAG/DAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538300v1</w:t>
+                <w:t xml:space="preserve">hal-00416364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of source velocities in presence of correlated sources with the inverse Patch Transfer Functions (iPTF) method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy resolution of complex vibro-acoustic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">NAG/DAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415096v1</w:t>
+                <w:t xml:space="preserve">hal-00538300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of residual modes concept in the patch transfer functions method to model the structure-acoustic coupling in heavy fluid</w:t>
+                <w:t xml:space="preserve">Identification of source velocities in presence of correlated sources with the inverse Patch Transfer Functions (iPTF) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">NOVEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416364v1</w:t>
+                <w:t xml:space="preserve">hal-00415096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of source velocities with Inverse Patch Transfer Functions method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure / cavity coupling using Statistical Energy Analysis : Coupling Loss Factors and energy maps into subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics' 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ACOUSTICS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179340v1</w:t>
+                <w:t xml:space="preserve">hal-00414930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify velocity of a complex source with iPTF method</w:t>
+                <w:t xml:space="preserve">Extension of SmEdA method to estimate energy repartition into SEA subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, South Korea</w:t>
+              <w:t xml:space="preserve">ISMA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414921v1</w:t>
+                <w:t xml:space="preserve">hal-00414915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of source velocities with iPTF (inverse Patch Transfer Functions method)</w:t>
+                <w:t xml:space="preserve">Identification of source velocities with Inverse Patch Transfer Functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France</w:t>
+              <w:t xml:space="preserve">Acoustics' 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415101v1</w:t>
+                <w:t xml:space="preserve">hal-03179340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise source characterisation using patch impedance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identify velocity of a complex source with iPTF method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTICS' 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">ICSV15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414919v1</w:t>
+                <w:t xml:space="preserve">hal-00414921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure / cavity coupling using Statistical Energy Analysis : Coupling Loss Factors and energy maps into subsystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of source velocities with iPTF (inverse Patch Transfer Functions method)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTICS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414930v1</w:t>
+                <w:t xml:space="preserve">hal-00415101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of SmEdA method to estimate energy repartition into SEA subsystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise source characterisation using patch impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Belgium</w:t>
+              <w:t xml:space="preserve">ACOUSTICS' 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414915v1</w:t>
+                <w:t xml:space="preserve">hal-00414919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Sense of Large FEA NVH Databases using SEA Concepts</w:t>
               </w:r>
@@ -12354,51 +12354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory - Lielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre - Coyette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12479,51 +12479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12587,51 +12587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique CFA 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12650,299 +12650,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification of a boundary pressure field induced by a turbulent flow from plate vibration measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
+                <w:t xml:space="preserve">Comparison of the vibro-acoustic behavior of a rectangular thin plate excited by a diffuse sound field and a turbulent boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cacciolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Neple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erald Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">ICSV13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414863v1</w:t>
+                <w:t xml:space="preserve">hal-00414861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the vibro-acoustic behavior of a rectangular thin plate excited by a diffuse sound field and a turbulent boundary layer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Experimental identification of a boundary pressure field induced by a turbulent flow from plate vibration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Austria</w:t>
+              <w:t xml:space="preserve">ISMA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414861v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to detect independent subsystems of a complex structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12993,51 +12993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13088,51 +13088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13265,51 +13265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic SEA partitioning of complex structures using cluster analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13347,51 +13347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power injected into a rectangular plate excited by a turbulent boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13487,51 +13487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13912,51 +13912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A254328"/>
+    <w:nsid w:val="4FC0D191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14143,51 +14143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-totaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085590681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Manu Dabankah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyrode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tyrode" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Edwards" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grialou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114876" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.08.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.01.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Forget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schaeffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vigoureux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lagneaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029000" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lagneaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0515" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VWFBT1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGL5284-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dodard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.05.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BW539N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Totaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-2535" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0272" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxuan Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0926" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0434" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zerrad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915387v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896762v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468621v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grialou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304991v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474633v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282544v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schaeffer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Guyader" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boucaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744507v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stelzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720151v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679209v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538278v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538286v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541711v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538300v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414919v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414915v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418696v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t - van den Niewenhof" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory - Lielens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre - Coyette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Andro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peteul" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414863v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414861v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cacciolati" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neple" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cogne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253330v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Prakash" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-totaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085590681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Manu Dabankah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyrode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tyrode" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Edwards" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.08.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grialou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauvage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.01.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470452v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Forget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schaeffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vigoureux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lagneaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029000" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lagneaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0515" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGL5284-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VWFBT1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dodard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.05.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BW539N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Totaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-2535" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxuan Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0926" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0272" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0434" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zerrad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304991v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474635v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grialou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279944v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchotte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282544v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schaeffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Guyader" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474622v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282546v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boucaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744507v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stelzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679209v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538278v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538286v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539655v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541711v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414930v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418696v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t - van den Niewenhof" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory - Lielens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre - Coyette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Andro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peteul" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414861v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cacciolati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neple" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cogne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253330v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Prakash" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>