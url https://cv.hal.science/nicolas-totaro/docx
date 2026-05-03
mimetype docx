--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -576,291 +576,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power exchanged between subsystems with non-diffuse fields in statistical energy analysis</w:t>
+                <w:t xml:space="preserve">A perceptual evaluation of numerical errors in acoustic FEM simulation for sound quality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tyrode</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Le Bot</w:t>
+                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0019551⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113016v1</w:t>
+                <w:t xml:space="preserve">hal-04082703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perceptual evaluation of numerical errors in acoustic FEM simulation for sound quality applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power exchanged between subsystems with non-diffuse fields in statistical energy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tyrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+                <w:t xml:space="preserve">A. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 207, </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (5), pp.3036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0019551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082703v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid modal/statistical formulation for predicting the energy response of vibroacoustic systems in the mid frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Tyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1382,391 +1382,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic billiard and statistical energy analysis</w:t>
+                <w:t xml:space="preserve">Characterization of surface impedance of vibro-acoustic subdomains with experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Le Bot</w:t>
+                <w:t xml:space="preserve">M. Grialou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bocquillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2018.08.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 460, pp.114876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896738v1</w:t>
+                <w:t xml:space="preserve">hal-02483978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of surface impedance of vibro-acoustic subdomains with experimental measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction and interpretation of matrices of frequency response functions by Bayesian independent component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bocquillet</w:t>
+                <w:t xml:space="preserve">G. Brogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 460, pp.114876. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114876⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 458, pp.238-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483978v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction and interpretation of matrices of frequency response functions by Bayesian independent component analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ergodic billiard and statistical energy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Sauvage</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 458, pp.238-261. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483648v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective structural source identification</w:t>
               </w:r>
@@ -1928,482 +1928,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Energy Analysis with fuzzy parameters to handle populations of structures</w:t>
+                <w:t xml:space="preserve">Source Separations and Identification by Structural Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.05.049⟩</w:t>
+              <w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.1027-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2016-01-1799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470460v1</w:t>
+                <w:t xml:space="preserve">hal-02458204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Separations and Identification by Structural Holography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Reconstruction and separation of vibratory field using structural holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2016-01-1799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 389 (2), pp.134 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458204v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and separation of vibratory field using structural holography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Source fields reconstruction with 3D mapping by means of the virtual acoustic volume concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 389 (2), pp.134 - 152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.042⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 381, pp.48-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470442v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source fields reconstruction with 3D mapping by means of the virtual acoustic volume concept</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Statistical Energy Analysis with fuzzy parameters to handle populations of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Schaeffer</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 381, pp.48-64. </w:t>
+              <w:t xml:space="preserve">, 2016, 379, pp.119 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470452v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Patch Transfer Functions Method as a Tool for Source Field Identification</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (2), pp.021006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 336, pp.62-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,90 +2740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non resonant transmission modelling with Statistical modal Energy distribution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (2), pp.499-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2870,51 +2870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODal ENergy Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332, pp.3735-3749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2942,289 +2942,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the statistical modal energy distribution analysis for estimating energy density in coupled subsystems</w:t>
+                <w:t xml:space="preserve">Efficient positioning of absorbing material in complex systems by using the Patch Transfer Function method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 331, pp.3114-3129. </w:t>
+              <w:t xml:space="preserve">, 2012, 331, pp.3130-3143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730541v1</w:t>
+                <w:t xml:space="preserve">hal-00730539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient positioning of absorbing material in complex systems by using the Patch Transfer Function method</w:t>
+                <w:t xml:space="preserve">Extension of the statistical modal energy distribution analysis for estimating energy density in coupled subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 331, pp.3130-3143. </w:t>
+              <w:t xml:space="preserve">, 2012, 331, pp.3114-3129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730539v1</w:t>
+                <w:t xml:space="preserve">hal-00730541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of source velocities on 3D structures in non-anechoic environments: Theoretical background and experimental validation of the inverse patch transfer functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (18), pp.3691 - 3708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3271,77 +3271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence acceleration using the residual shape technique when solving structure-acoustic coupling with the Patch Transfer Functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (11-12), pp.728-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Dodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (4), pp.041009-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94, pp.534-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEA substructuring using cluster analysis: The MIR index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 290, pp.264-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of Frequency Averaged Injected Power into a Plate Excited by a Turbulent Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 89, pp.647-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3988,243 +3988,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Electromagnetic Noise Generated by Pulse Width Modulation in Electric Motors</w:t>
+                <w:t xml:space="preserve">Evaluation de signaux de courant pour comprendre la perception du bruit de moteur électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Wanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Glesser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automotive Acoustics Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATZ live, Jul 2025, Constance (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239161v1</w:t>
+                <w:t xml:space="preserve">hal-05363660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de signaux de courant pour comprendre la perception du bruit de moteur électrique</w:t>
+                <w:t xml:space="preserve">Characterization of the Electromagnetic Noise Generated by Pulse Width Modulation in Electric Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Wanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Glesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Glesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Automotive Acoustics Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATZ live, Jul 2025, Constance (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363660v1</w:t>
+                <w:t xml:space="preserve">hal-05239161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Pulse-Width Modulation strategies : validation based on sound quality evaluations</w:t>
               </w:r>
@@ -4344,51 +4344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Tyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a hybrid SmEdA-SEA model for predicting the power exchanged between low and high modal density subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Crandall lines on ergodic billard in SEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Tyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,51 +4777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCES OF NUMERICAL PARAMETERS ON SOUND PERCEPTION OF SIMULATED TRANSFER PATHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,1150 +5109,1150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATISTICAL ENERGY ANALYSIS AND DIFFUSE FIELD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Li</w:t>
+                <w:t xml:space="preserve">Blind identification using inverse Patch Transfer Function (iPTF) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Manu Dabankah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404658v1</w:t>
+                <w:t xml:space="preserve">hal-02349359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification using inverse Patch Transfer Function (iPTF) method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Manu Dabankah</w:t>
+                <w:t xml:space="preserve">Simulated transfer path accuracy vs. sound perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
+              <w:t xml:space="preserve">ICA 2019 and EAA Euroregio 23rd International Congress on Acoustics, integrating 4th EAA Euroregio 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349359v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated transfer path accuracy vs. sound perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
+                <w:t xml:space="preserve">STATISTICAL ENERGY ANALYSIS AND DIFFUSE FIELD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2019 and EAA Euroregio 23rd International Congress on Acoustics, integrating 4th EAA Euroregio 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345587v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. B. Roozen</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787704v1</w:t>
+                <w:t xml:space="preserve">hal-01790340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty bounds of energies predicted by modal energy analysis method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896762v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kerem Ege</w:t>
+                <w:t xml:space="preserve">Influence of the Micro- and Macro-Structural Parameters on the Dynamic Behavior of Structures Made of Polymers Reinforced with Short Glass Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790340v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de champs pour la caractérisation de parois : le projet VIRTECH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEOBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828985v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Micro- and Macro-Structural Parameters on the Dynamic Behavior of Structures Made of Polymers Reinforced with Short Glass Fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Eller</w:t>
+                <w:t xml:space="preserve">Rolling Noise Modeling in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTER-NOISE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896746v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de champs pour la caractérisation de parois : le projet VIRTECH</w:t>
+                <w:t xml:space="preserve">Uncertainty bounds of energies predicted by modal energy analysis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEOBF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">NOVEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915387v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Noise Modeling in Buildings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. B. Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896776v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
               </w:r>
@@ -6582,2066 +6582,2066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification de sources acoustiques comme outil d’aide à la conception de structure à géométrie complexe : utilisation de la méthode M-iPTF</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Schaeffer</w:t>
+                <w:t xml:space="preserve">Évaluation d'une Méthode de Synthèse Spectrale 2D+T pour la Transparence de Parois sous Champ Acoustique Diffus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">C F A / VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474636v1</w:t>
+                <w:t xml:space="preserve">hal-01304991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514118v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés en fibres de verre pour la vibroacoustique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés de fibres de verre pour la vibro-acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français d'acoustique 2016</w:t>
+              <w:t xml:space="preserve">CFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468621v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental sound source reconstruction using iPTF method: conformal mapping, FE model correlation and contributions by parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Forget</w:t>
+                <w:t xml:space="preserve">Identification expérimentale des impédances caractéristiques de sous-systèmes à partir de la réponse acoustique du système couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grialou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bocquillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474627v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+                <w:t xml:space="preserve">A noise source identification method as an analysis support technique to improve NVH performances of 3D structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISNVH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474631v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés de fibres de verre pour la vibro-acoustique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of short-glass-fiber composite for vibroacoustic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474633v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474626v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'une Méthode de Synthèse Spectrale 2D+T pour la Transparence de Parois sous Champ Acoustique Diffus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés en fibres de verre pour la vibroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C F A / VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Congrès français d'acoustique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304991v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification expérimentale des impédances caractéristiques de sous-systèmes à partir de la réponse acoustique du système couplé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Grialou</w:t>
+                <w:t xml:space="preserve">Experimental sound source reconstruction using iPTF method: conformal mapping, FE model correlation and contributions by parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">SIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474635v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noise source identification method as an analysis support technique to improve NVH performances of 3D structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Forget</w:t>
+                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISNVH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474630v1</w:t>
+                <w:t xml:space="preserve">hal-01474631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of short-glass-fiber composite for vibroacoustic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+                <w:t xml:space="preserve">Prédiction de bruit d'origine aérodynamique en moyennes fréquences par la méthode SmEdA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François van Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Eller</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468637v1</w:t>
+                <w:t xml:space="preserve">hal-01474637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de bruit d'origine aérodynamique en moyennes fréquences par la méthode SmEdA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François van Herpe</w:t>
+                <w:t xml:space="preserve">L’identification de sources acoustiques comme outil d’aide à la conception de structure à géométrie complexe : utilisation de la méthode M-iPTF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Janick Laumonier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474637v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTRACTION OF THE ACOUSTIC PART OF A TURBULENT BOUNDARY LAYER FROM WALL PRESSURE AND VIBRATION MEASUREMENTS</w:t>
+                <w:t xml:space="preserve">Identification de sources acoustiques, par couplage numérique, appliquée à des pièces complexes de GMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Leclère</w:t>
+                <w:t xml:space="preserve">S Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Souchotte</w:t>
+                <w:t xml:space="preserve">J-L Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novem 2015 - Noise and vibration - Emerging technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49046</w:t>
+              <w:t xml:space="preserve">SIA Conference Simulation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIA Mar 2015, Montigny le Bretonneux France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279944v1</w:t>
+                <w:t xml:space="preserve">hal-01282544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources acoustiques, par couplage numérique, appliquée à des pièces complexes de GMP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-L Guyader</w:t>
+                <w:t xml:space="preserve">iPTF methods: How Green's identity and FEM solver can be used for acoustic inverse methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Conference Simulation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIA Mar 2015, Montigny le Bretonneux France</w:t>
+              <w:t xml:space="preserve">EURONOISE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282544v1</w:t>
+                <w:t xml:space="preserve">hal-01282531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPTF methods: How Green's identity and FEM solver can be used for acoustic inverse methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source identification by Vibratory Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURONOISE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">NOISE AND VIBRATION - EMERGING TECHNOLOGIES (NOVEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282531v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source identification by Vibratory Holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+                <w:t xml:space="preserve">Statistical Energy Analysis: from the understanding of its assumptions to the practical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOISE AND VIBRATION - EMERGING TECHNOLOGIES (NOVEM)</w:t>
+              <w:t xml:space="preserve">NOVEM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277972v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Energy Analysis: from the understanding of its assumptions to the practical use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Bot</w:t>
+                <w:t xml:space="preserve">Imagerie acoustique par méthode inverse sur structure à géométrie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474622v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie acoustique par méthode inverse sur structure à géométrie complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">SOURCE FIELDS RECONSTRUCTION ON A 3D STRUCTURE IN NOISY ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">NOVEM 2015 - NOISE AND VIBRATION - EMERGING TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282549v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOURCE FIELDS RECONSTRUCTION ON A 3D STRUCTURE IN NOISY ENVIRONMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Forget</w:t>
+                <w:t xml:space="preserve">EXTRACTION OF THE ACOUSTIC PART OF A TURBULENT BOUNDARY LAYER FROM WALL PRESSURE AND VIBRATION MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Schaeffer</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Souchotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2015 - NOISE AND VIBRATION - EMERGING TECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik Croatia</w:t>
+              <w:t xml:space="preserve">Novem 2015 - Noise and vibration - Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282546v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustique statistique : étude de l'hypothèse de couplage faible et de l'influence des modes non-résonants pour la SEA.</w:t>
               </w:r>
@@ -8748,77 +8748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8964,77 +8964,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9193,77 +9193,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1425-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9282,187 +9282,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of boundary pressure field exciting a plate under turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FLINOVIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823977v1</w:t>
+                <w:t xml:space="preserve">hal-00999367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODal ENergy Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RASD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9576,804 +9580,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of boundary pressure field exciting a plate under turbulent flow</w:t>
+                <w:t xml:space="preserve">NON RESONANT CONTRIBUTIONS IN MODAL ENERGY METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Lecoq</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLINOVIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MEDYNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999367v1</w:t>
+                <w:t xml:space="preserve">hal-00841464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON RESONANT CONTRIBUTIONS IN MODAL ENERGY METHODS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology for including the effect of a damping treatment in the mid-frequency domain using SmEdA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDYNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841464v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for including the effect of a damping treatment in the mid-frequency domain using SmEdA method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ha Dong Hwang</w:t>
+                <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.065076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823971v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source identification on a reduction gearbox using acoustical measurements in a non-anechoic environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved acoustical sources location in gear power transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania. paper N° 445</w:t>
+              <w:t xml:space="preserve">18th Symposium Vibrations, Shocks and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Clamart, France. paper N° 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720151v1</w:t>
+                <w:t xml:space="preserve">hal-00720098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved acoustical sources location in gear power transmissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Sandier</w:t>
+                <w:t xml:space="preserve">SMEDA: SEA METHODOLOGY FOR POST PROCESSING FEM CALCULATI ON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Symposium Vibrations, Shocks and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Clamart, France. paper N° 40</w:t>
+              <w:t xml:space="preserve">NOVEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Italy. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720098v1</w:t>
+                <w:t xml:space="preserve">hal-00744507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEDA: SEA METHODOLOGY FOR POST PROCESSING FEM CALCULATI ON</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Application of SMEDA to systems with high mode densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Stelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Italy. 23 p</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Sorrento, Italy. pp.034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744507v1</w:t>
+                <w:t xml:space="preserve">hal-00730544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of SMEDA to systems with high mode densities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source identification on a reduction gearbox using acoustical measurements in a non-anechoic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Sorrento, Italy. pp.034-1</w:t>
+              <w:t xml:space="preserve">19th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania. paper N° 445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730544v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de champs de vitesse, pression et intensité à l'aide de la méthode PTF</w:t>
               </w:r>
@@ -10385,51 +10385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10454,591 +10454,591 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Transmission Loss using an improved SEA Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Stelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Stelzer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538278v1</w:t>
+                <w:t xml:space="preserve">hal-00539656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538275v1</w:t>
+                <w:t xml:space="preserve">hal-00539655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de vitesse vibratoire par la méthode iPTF : simulation et expérimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Vigoureux</w:t>
+                <w:t xml:space="preserve">Prediction of Transmission Loss using an improved SEA Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Stelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538286v1</w:t>
+                <w:t xml:space="preserve">hal-00538278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Transmission Loss using an improved SEA Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539656v1</w:t>
+                <w:t xml:space="preserve">hal-00538275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de vitesse vibratoire par la méthode iPTF : simulation et expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539655v1</w:t>
+                <w:t xml:space="preserve">hal-00538286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction structure-fluide lourd par l'approche PTF (Patch Transfer Functions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11063,77 +11063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the damping effect on the energy response of a structure-cavity system in the case of a heavy fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11158,103 +11158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non resonant contribution and energy distributions using Statistical modal Energy distribution Analysis (SmEdA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Stelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Stelzer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11305,51 +11305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11493,843 +11493,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of residual modes concept in the patch transfer functions method to model the structure-acoustic coupling in heavy fluid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy resolution of complex vibro-acoustic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">NAG/DAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416364v1</w:t>
+                <w:t xml:space="preserve">hal-00538300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy resolution of complex vibro-acoustic problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of source velocities in presence of correlated sources with the inverse Patch Transfer Functions (iPTF) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAG/DAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">NOVEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538300v1</w:t>
+                <w:t xml:space="preserve">hal-00415096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of source velocities in presence of correlated sources with the inverse Patch Transfer Functions (iPTF) method</w:t>
+                <w:t xml:space="preserve">Introduction of residual modes concept in the patch transfer functions method to model the structure-acoustic coupling in heavy fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415096v1</w:t>
+                <w:t xml:space="preserve">hal-00416364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure / cavity coupling using Statistical Energy Analysis : Coupling Loss Factors and energy maps into subsystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of source velocities with Inverse Patch Transfer Functions method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTICS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Acoustics' 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414930v1</w:t>
+                <w:t xml:space="preserve">hal-03179340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of SmEdA method to estimate energy repartition into SEA subsystems</w:t>
+                <w:t xml:space="preserve">Identify velocity of a complex source with iPTF method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Belgium</w:t>
+              <w:t xml:space="preserve">ICSV15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414915v1</w:t>
+                <w:t xml:space="preserve">hal-00414921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of source velocities with Inverse Patch Transfer Functions method</w:t>
+                <w:t xml:space="preserve">Identification of source velocities with iPTF (inverse Patch Transfer Functions method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics' 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179340v1</w:t>
+                <w:t xml:space="preserve">hal-00415101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify velocity of a complex source with iPTF method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise source characterisation using patch impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, South Korea</w:t>
+              <w:t xml:space="preserve">ACOUSTICS' 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414921v1</w:t>
+                <w:t xml:space="preserve">hal-00414919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of source velocities with iPTF (inverse Patch Transfer Functions method)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure / cavity coupling using Statistical Energy Analysis : Coupling Loss Factors and energy maps into subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France</w:t>
+              <w:t xml:space="preserve">ACOUSTICS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415101v1</w:t>
+                <w:t xml:space="preserve">hal-00414930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise source characterisation using patch impedance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of SmEdA method to estimate energy repartition into SEA subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTICS' 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">ISMA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414919v1</w:t>
+                <w:t xml:space="preserve">hal-00414915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Sense of Large FEA NVH Databases using SEA Concepts</w:t>
               </w:r>
@@ -12354,51 +12354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory - Lielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre - Coyette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12479,51 +12479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12542,407 +12542,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un champ de pression induit par un écoulement turbulent à partir de mesures vibratoires sur une plaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the vibro-acoustic behavior of a rectangular thin plate excited by a diffuse sound field and a turbulent boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cacciolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Neple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erald Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique CFA 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">ICSV13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414868v1</w:t>
+                <w:t xml:space="preserve">hal-00414861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the vibro-acoustic behavior of a rectangular thin plate excited by a diffuse sound field and a turbulent boundary layer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Experimental identification of a boundary pressure field induced by a turbulent flow from plate vibration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Austria</w:t>
+              <w:t xml:space="preserve">ISMA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414861v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification of a boundary pressure field induced by a turbulent flow from plate vibration measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification d'un champ de pression induit par un écoulement turbulent à partir de mesures vibratoires sur une plaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique CFA 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414863v1</w:t>
+                <w:t xml:space="preserve">hal-00414868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to detect independent subsystems of a complex structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12993,51 +12993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13088,51 +13088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13265,51 +13265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic SEA partitioning of complex structures using cluster analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13347,51 +13347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power injected into a rectangular plate excited by a turbulent boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13474,64 +13474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13912,51 +13912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FC0D191"/>
+    <w:nsid w:val="194B795A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14143,51 +14143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-totaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085590681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Manu Dabankah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyrode" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019551" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tyrode" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Edwards" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.08.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grialou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauvage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.01.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470452v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Forget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schaeffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vigoureux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lagneaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029000" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lagneaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0515" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGL5284-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VWFBT1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dodard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.05.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BW539N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Totaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-2535" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxuan Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0926" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0272" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0434" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zerrad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915387v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474627v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304991v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474635v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grialou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279944v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchotte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282544v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schaeffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Guyader" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474622v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282546v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boucaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744507v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stelzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679209v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538278v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538286v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539655v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541711v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414930v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415101v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418696v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t - van den Niewenhof" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory - Lielens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre - Coyette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Andro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peteul" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414868v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414861v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cacciolati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neple" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cogne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253330v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Prakash" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-totaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085590681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Manu Dabankah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyrode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tyrode" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Edwards" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grialou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114876" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.08.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.01.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Forget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schaeffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vigoureux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lagneaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029000" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lagneaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0515" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VWFBT1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGL5284-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dodard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.05.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BW539N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Totaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-2535" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxuan Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0926" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0272" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0434" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zerrad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915387v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474635v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grialou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282544v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schaeffer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Guyader" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boucaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744507v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stelzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720151v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679209v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541711v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538300v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414919v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414915v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418696v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t - van den Niewenhof" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory - Lielens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre - Coyette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Andro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peteul" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414861v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cacciolati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neple" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cogne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253330v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Prakash" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>