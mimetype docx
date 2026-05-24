--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2132,190 +2132,202 @@
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 389 (2), pp.134 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source fields reconstruction with 3D mapping by means of the virtual acoustic volume concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 381, pp.48-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Energy Analysis with fuzzy parameters to handle populations of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2334,339 +2346,339 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 379, pp.119 - 134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.05.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Patch Transfer Functions Method as a Tool for Source Field Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (2), pp.021006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4029000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound fields separation and reconstruction of irregularly shaped sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 336, pp.62-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of statistical energy analysis hypotheses in vibroacoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2685,92 +2697,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 470, pp.20130515. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non resonant transmission modelling with Statistical modal Energy distribution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2802,1033 +2814,1033 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (2), pp.499-519. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODal ENergy Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332, pp.3735-3749. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient positioning of absorbing material in complex systems by using the Patch Transfer Function method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 331, pp.3130-3143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the statistical modal energy distribution analysis for estimating energy density in coupled subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 331, pp.3114-3129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of source velocities on 3D structures in non-anechoic environments: Theoretical background and experimental validation of the inverse patch transfer functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (18), pp.3691 - 3708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence acceleration using the residual shape technique when solving structure-acoustic coupling with the Patch Transfer Functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (11-12), pp.728-736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEA Coupling Loss Factors of complex vibro-acoustic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Dodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (4), pp.041009-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of vibration excitations from acoustic measurements using nearfield acoustic holograph and the force analysis technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 326, pp.540-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency averaged injected power under boundary layer excitation : an experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94, pp.534-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.918062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency averaged injected power under boundary layer excitation : an experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94, pp.534-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEA substructuring using cluster analysis: The MIR index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3844,73 +3856,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 290, pp.264-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of Frequency Averaged Injected Power into a Plate Excited by a Turbulent Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3926,51 +3938,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 89, pp.647-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3980,51 +3992,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de signaux de courant pour comprendre la perception du bruit de moteur électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Wanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4066,73 +4078,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Electromagnetic Noise Generated by Pulse Width Modulation in Electric Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Wanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4174,100 +4186,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automotive Acoustics Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATZ live, Jul 2025, Constance (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Pulse-Width Modulation strategies : validation based on sound quality evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Wanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,100 +4294,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes (France), France. pp.ID 3555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de l'énergie vibratoire dans une plaque excitée par un bruit blanc aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Tyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,73 +4402,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a hybrid SmEdA-SEA model for predicting the power exchanged between low and high modal density subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4488,209 +4500,209 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Washington (virtual), United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN-2021-2535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIBRO-ACOUSTIC RESPONSE OF A STIFFENED PANEL UNDER SYNTHETIZED SPACE-TIME RANDOM EXCITATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puxuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Crandall lines on ergodic billard in SEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Tyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4722,92 +4734,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.247-250, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCES OF NUMERICAL PARAMETERS ON SOUND PERCEPTION OF SIMULATED TRANSFER PATHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4826,92 +4838,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon (virtual), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Improved Prediction Model for Indoor Rolling Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4956,92 +4968,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3271-3278, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION OF ACOUSTIC FIELDS ON A PARTIALLY MASKED SOURCE USING INVERSE PATCH TRANSFER FUNCTION (IPTF) METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Manu Dabankah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5060,92 +5072,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon (virtuel), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind identification using inverse Patch Transfer Function (iPTF) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Manu Dabankah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5174,73 +5186,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated transfer path accuracy vs. sound perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Pulvirenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5269,100 +5281,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2019 and EAA Euroregio 23rd International Congress on Acoustics, integrating 4th EAA Euroregio 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATISTICAL ENERGY ANALYSIS AND DIFFUSE FIELD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,113 +5389,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,566 +5514,566 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1500, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2018-01-1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Micro- and Macro-Structural Parameters on the Dynamic Behavior of Structures Made of Polymers Reinforced with Short Glass Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2018-01-1501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de champs pour la caractérisation de parois : le projet VIRTECH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rolling Noise Modeling in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEOBF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">INTER-NOISE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915387v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Noise Modeling in Buildings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de champs pour la caractérisation de parois : le projet VIRTECH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">TEOBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896776v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty bounds of energies predicted by modal energy analysis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6077,332 +6089,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustic Black Holes and Structured Plates for Vibration Control, ABH2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'2017 Boston, 173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4987867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Energy Analysis, assumptions and validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6431,73 +6443,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDYNA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling vehicles NVH performance: a probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Brogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6552,748 +6564,735 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter Noise 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'une Méthode de Synthèse Spectrale 2D+T pour la Transparence de Parois sous Champ Acoustique Diffus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C F A / VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés de fibres de verre pour la vibro-acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474626v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés de fibres de verre pour la vibro-acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+                <w:t xml:space="preserve">Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Eller</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474633v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification expérimentale des impédances caractéristiques de sous-systèmes à partir de la réponse acoustique du système couplé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Grialou</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés en fibres de verre pour la vibroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016</w:t>
+              <w:t xml:space="preserve">Congrès français d'acoustique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474635v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A noise source identification method as an analysis support technique to improve NVH performances of 3D structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Experimental sound source reconstruction using iPTF method: conformal mapping, FE model correlation and contributions by parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNVH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">SIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474630v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of short-glass-fiber composite for vibroacoustic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Eller</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ISNVH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468637v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7308,816 +7307,829 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des matériaux polymères chargés en fibres de verre pour la vibroacoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
+                <w:t xml:space="preserve">Identification expérimentale des impédances caractéristiques de sous-systèmes à partir de la réponse acoustique du système couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Grialou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Eller</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bocquillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français d'acoustique 2016</w:t>
+              <w:t xml:space="preserve">CFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468621v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental sound source reconstruction using iPTF method: conformal mapping, FE model correlation and contributions by parts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A noise source identification method as an analysis support technique to improve NVH performances of 3D structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISNVH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474627v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of short-glass-fiber composite for vibroacoustic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zerrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Eller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNVH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474631v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de bruit d'origine aérodynamique en moyennes fréquences par la méthode SmEdA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François van Herpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification de sources acoustiques comme outil d’aide à la conception de structure à géométrie complexe : utilisation de la méthode M-iPTF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources acoustiques, par couplage numérique, appliquée à des pièces complexes de GMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA Conference Simulation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIA Mar 2015, Montigny le Bretonneux France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iPTF methods: How Green's identity and FEM solver can be used for acoustic inverse methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURONOISE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source identification by Vibratory Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8159,73 +8171,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOISE AND VIBRATION - EMERGING TECHNOLOGIES (NOVEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Energy Analysis: from the understanding of its assumptions to the practical use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8254,410 +8266,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie acoustique par méthode inverse sur structure à géométrie complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">SOURCE FIELDS RECONSTRUCTION ON A 3D STRUCTURE IN NOISY ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">NOVEM 2015 - NOISE AND VIBRATION - EMERGING TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282549v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOURCE FIELDS RECONSTRUCTION ON A 3D STRUCTURE IN NOISY ENVIRONMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Imagerie acoustique par méthode inverse sur structure à géométrie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2015 - NOISE AND VIBRATION - EMERGING TECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik Croatia</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282546v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXTRACTION OF THE ACOUSTIC PART OF A TURBULENT BOUNDARY LAYER FROM WALL PRESSURE AND VIBRATION MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Souchotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novem 2015 - Noise and vibration - Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. pp.49046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustique statistique : étude de l'hypothèse de couplage faible et de l'influence des modes non-résonants pour la SEA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8686,87 +8698,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et méthodes numériques en vibroacoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1433-1439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Damping Modeling In the Framework of SmEdA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,73 +8819,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the assumptions used in statistical energy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8902,87 +8914,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter.noise 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia. pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid Frequency Vibroacoustic Modeling of an Innovative Lightweight Cab - Floor/Cavity Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9023,195 +9035,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX-th symposium VIbrations, SHocks &amp; NOise (VISHNO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse en espace et temps du rayonnement acoustique d'une paroi sous excitation turbulente par synthèse spectrale 2D+T et formulation vibro-acoustique directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'acoustique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. 6 p., p1921, papier N183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for including the effect of dissipative treatments in the mid-frequency domain using SmEdA method - Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,371 +9264,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1425-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of boundary pressure field exciting a plate under turbulent flow</w:t>
+                <w:t xml:space="preserve">MODal ENergy Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Lecoq</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLINOVIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">RASD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999367v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODal ENergy Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STATISTICAL ENERGY ANALYSIS: CORRELATION BETWEEN DIFFUSE FIELD AND ENERGY EQUIPARTITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RASD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Pise, Italy</w:t>
+              <w:t xml:space="preserve">MEDYNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841467v1</w:t>
+                <w:t xml:space="preserve">hal-00841466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATISTICAL ENERGY ANALYSIS: CORRELATION BETWEEN DIFFUSE FIELD AND ENERGY EQUIPARTITION</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of boundary pressure field exciting a plate under turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDYNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">FLINOVIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841466v1</w:t>
+                <w:t xml:space="preserve">hal-00999367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NON RESONANT CONTRIBUTIONS IN MODAL ENERGY METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9632,87 +9644,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDYNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for including the effect of a damping treatment in the mid-frequency domain using SmEdA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Dong Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9753,73 +9765,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on Sound and Vibration, ICSV20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.#52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of SmEdA (Statistical model Energy distribution Analysis) to non-resonant transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9851,217 +9863,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress on Acoustics (ICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.065076, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved acoustical sources location in gear power transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium Vibrations, Shocks and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Clamart, France. paper N° 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMEDA: SEA METHODOLOGY FOR POST PROCESSING FEM CALCULATI ON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10090,320 +10102,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Italy. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of SMEDA to systems with high mode densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Stelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Sorrento, Italy. pp.034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source identification on a reduction gearbox using acoustical measurements in a non-anechoic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania. paper N° 445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de champs de vitesse, pression et intensité à l'aide de la méthode PTF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10418,601 +10430,601 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Transmission Loss using an improved SEA Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Stelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Transmission Loss using an improved SEA Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Stelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539655v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Transmission Loss using an improved SEA Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Goran Pavic</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538278v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de vitesse vibratoire par la méthode iPTF : simulation et expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538275v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de vitesse vibratoire par la méthode iPTF : simulation et expérimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-traitement et analyse énergétiques de résultats Eléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538286v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction structure-fluide lourd par l'approche PTF (Patch Transfer Functions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11027,73 +11039,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the damping effect on the energy response of a structure-cavity system in the case of a heavy fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11122,113 +11134,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non resonant contribution and energy distributions using Statistical modal Energy distribution Analysis (SmEdA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Stelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11243,87 +11255,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de vitesse vibratoire par la méthode iPTF : simulation et expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11338,198 +11350,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un champ de pression pariétale induit par un écoulement turbulent à partir de mesures vibratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy resolution of complex vibro-acoustic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11545,87 +11557,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAG/DAGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of source velocities in presence of correlated sources with the inverse Patch Transfer Functions (iPTF) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11640,87 +11652,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of residual modes concept in the patch transfer functions method to model the structure-acoustic coupling in heavy fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11748,87 +11760,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of source velocities with Inverse Patch Transfer Functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11843,182 +11855,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics' 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identify velocity of a complex source with iPTF method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of source velocities with iPTF (inverse Patch Transfer Functions method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12033,155 +12045,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise source characterisation using patch impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOUSTICS' 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure / cavity coupling using Statistical Energy Analysis : Coupling Loss Factors and energy maps into subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12197,73 +12209,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of SmEdA method to estimate energy repartition into SEA subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12279,113 +12291,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Sense of Large FEA NVH Databases using SEA Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît - van den Niewenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory - Lielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre - Coyette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12404,221 +12416,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Patch Transfer Functions method (PTF method) to high frequency domain (sub-cavities decomposition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the vibro-acoustic behavior of a rectangular thin plate excited by a diffuse sound field and a turbulent boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cacciolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Neple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erald Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12633,289 +12645,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification of a boundary pressure field induced by a turbulent flow from plate vibration measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Identification d'un champ de pression induit par un écoulement turbulent à partir de mesures vibratoires sur une plaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique CFA 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414863v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un champ de pression induit par un écoulement turbulent à partir de mesures vibratoires sur une plaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental identification of a boundary pressure field induced by a turbulent flow from plate vibration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique CFA 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">ISMA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414868v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to detect independent subsystems of a complex structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12931,358 +12943,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The frequency averaged injected power (FAIP) model to study a plate excited by a turbulent boundary layer (TBL): experimental identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure field identification using vibratory measurements on a plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
+                <w:t xml:space="preserve">Analysis of structure borne noise transmission using Energy Flow Method and automatic SEA partitioning technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Rio de Janeiro, Brésil</w:t>
+              <w:t xml:space="preserve">NOVEM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414826v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of structure borne noise transmission using Energy Flow Method and automatic SEA partitioning technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cogne</w:t>
+                <w:t xml:space="preserve">Pressure field identification using vibratory measurements on a plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVEM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, France</w:t>
+              <w:t xml:space="preserve">Euronoise 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414839v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic SEA partitioning of complex structures using cluster analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13298,73 +13310,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power injected into a rectangular plate excited by a turbulent boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13380,51 +13392,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13434,150 +13446,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of boundary pressure field exciting a plate under turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLINOVIA - Flow Induced Noise and Vibrations issues ans Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13587,147 +13599,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic assessment of electric powertrain whining noise under early-stage design uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13737,114 +13749,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de sources aérodynamiques et sous-structuration pour la méthode SEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vibrations [physics.class-ph]. INSA de Lyon, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00780668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13912,51 +13924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="194B795A"/>
+    <w:nsid w:val="98CD92DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14143,51 +14155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-totaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085590681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Manu Dabankah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyrode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tyrode" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Edwards" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grialou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114876" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.08.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.01.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Forget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schaeffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vigoureux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lagneaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029000" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lagneaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.040" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0515" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VWFBT1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGL5284-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dodard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.05.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BW539N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Totaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-2535" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxuan Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0926" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0272" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0434" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0422" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zerrad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1501" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915387v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474635v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grialou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468621v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282544v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schaeffer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Guyader" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984445v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086611v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841467v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boucaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744507v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stelzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720151v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679209v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541711v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538300v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414919v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414915v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418696v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t - van den Niewenhof" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory - Lielens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre - Coyette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Andro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peteul" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414861v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cacciolati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neple" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414827v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cogne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418604v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253330v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Prakash" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-totaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-1939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085590681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Wanty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Manu Dabankah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pulvirenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyrode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0019551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763420v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tyrode" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0488" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Guyader" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagliardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Edwards" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grialou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocquillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114876" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagliardini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.08.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.01.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N50F2ZP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Forget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schaeffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vigoureux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lagneaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029000" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lagneaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0515" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.02.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VWFBT1M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KGL5284-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dodard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.05.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BW539N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyader" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Totaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-2535" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191826v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxuan Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0926" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0272" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0434" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0422" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zerrad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Eller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1501" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Robin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474627v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474635v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grialou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bocquillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Herpe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lazure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Laumonier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474636v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282544v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schaeffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Guyader" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474622v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279944v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994171v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dong Hwang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058151v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841466v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841464v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823971v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823977v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799564" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boucaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744507v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730544v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stelzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720151v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679209v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539656v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538278v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538273v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539660v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541711v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414921v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414919v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414915v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t - van den Niewenhof" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory - Lielens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre - Coyette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Andro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peteul" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414861v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cacciolati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neple" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erald Guyader" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414827v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cogne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418604v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917283v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253330v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Prakash" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>