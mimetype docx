--- v1 (2026-03-27)
+++ v2 (2026-05-06)
@@ -2320,342 +2320,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le statut de travail des bouchers de l’Occident romain à la fin de la république et sous le Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.FOOD.1.100189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les associations de musiciens à Rome et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Musique à Rome, 320, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...88 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les finances des cités de Lepcis Magna, Sabratha et Oea</w:t>
+                <w:t xml:space="preserve">Le « procès des foulons ». L’occupation litigieuse d’un espace vicinal par des artisans romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 119 (2), pp.427-434. </w:t>
+              <w:t xml:space="preserve">, 2007, 119 (2), pp.597-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mefr.2007.10398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2007.10406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978431v1</w:t>
+                <w:t xml:space="preserve">hal-04978444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « procès des foulons ». L’occupation litigieuse d’un espace vicinal par des artisans romains</w:t>
+                <w:t xml:space="preserve">Les finances des cités de Lepcis Magna, Sabratha et Oea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 119 (2), pp.597-611. </w:t>
+              <w:t xml:space="preserve">, 2007, 119 (2), pp.427-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mefr.2007.10406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2007.10398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978444v1</w:t>
+                <w:t xml:space="preserve">hal-04978431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Collegius agellanus&amp;lt;/i&amp;gt; : désignation collégiale et espace communautaire sur une épitaphe de l’&amp;lt;i&amp;gt;ager Aequiculorum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -5091,173 +5091,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription dédiée à C. Ignius Sisenna [Notice 70]</w:t>
+                <w:t xml:space="preserve">Inscription signalant la sépulture collective d’un collège de messagers impériaux [Notice 106]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Agusta-Boularot; Cyril Courrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions latines de Narbonnaise (I.L.N.). IX. 1, Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.448-450, 2021, Gallia. XLIVe Supplément – ILN, 978-2-271-13718-0</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.514-516, 2021, Gallia. XLIVe Supplément – ILN, 978-2-271-13718-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983146v1</w:t>
+                <w:t xml:space="preserve">hal-04983148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription signalant la sépulture collective d’un collège de messagers impériaux [Notice 106]</w:t>
+                <w:t xml:space="preserve">Inscription dédiée à C. Ignius Sisenna [Notice 70]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Agusta-Boularot; Cyril Courrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions latines de Narbonnaise (I.L.N.). IX. 1, Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.514-516, 2021, Gallia. XLIVe Supplément – ILN, 978-2-271-13718-0</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.448-450, 2021, Gallia. XLIVe Supplément – ILN, 978-2-271-13718-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983148v1</w:t>
+                <w:t xml:space="preserve">hal-04983146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’ordre des corporati ». Un mode d’organisation et de représentation des associations de métier à Ostie et dans l’Italie des IIe et IIIe siècles</w:t>
               </w:r>
@@ -5779,182 +5779,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boatmen and their &amp;lt;i&amp;gt;corpora&amp;lt;/i&amp;gt; in the great ports of the Roman West (second to third centuries AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Arnaud; Simon Keay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman Port Societies : The Evidence of Inscriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.85-106, 2020, British school at Rome studies, 978-1-108-48622-4 (relié) ; 978-1-108-73194-2 (broché) ; 978-1-108-66527-8 (PDF). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108665278.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Home and Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amanda Flather (Anthology ed.); Andrew Wallace-Hadrill (Vol. ed.); Joanne Berry (Vol. ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of Home. Volume 1: In Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, pp.103-118, 2020, The Cultural Histories Series, 978-1-4725-8422-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979845v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04979318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Imagines et tituli&amp;lt;/i&amp;gt; : Epigraphic Evidence of Political Imagery in Meeting-Places of Roman Professional Corpora</w:t>
               </w:r>
@@ -6558,430 +6558,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introducción-Presentación. «A dónde vamos y de dónde venimos»: aproximaciones desde la arqueología y la historia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Soler Huertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez; Nicolas Tran; Begoña Soler Huertas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los espacios de reunión de las asociaciones romanas. Diálogos desde la arqueología y la historia, en homenaje a Bertrand Goffaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad de Sevilla, pp.1-5, 2016, Historia, 325, 978-84-472-1770-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The social organization of trade and craftsmanship in ancient Arles: heterogeneity, hierarchy and patronage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Wilson; Miko Flohr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Craftsmen and Traders in the Roman World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.254-277, 2016, Oxford Studies on the Roman Economy, 978-0-19-874848-9 (relié) ; 978-0-19-885290-2 (broché). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198748489.003.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198748489.003.0012⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04979283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de mise en œuvre, formes et rythmes de la monumentalisation dans la cité des Pictons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Doulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Tendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental ! La monumentalisation des villes de l'Aquitaine et de l'Hispanie septentrionale durant le Haut-Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Aquitania; Ausonius éditions, pp.141-193, 2016, Aquitania. Supplément, 37/1-2, 978-2-910763-45-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las sedes colegiales y los espacios para la reunión en el mundo romano. Estado de la cuestión a partir de los datos documentales, epigráficos y arqueológicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Soler Huertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tran</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Goffaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez; Nicolas Tran; Begoña Soler Huertas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los espacios de reunión de las asociaciones romanas. Diálogos desde la arqueología y la historia, en homenaje a Bertrand Goffaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editorial Universidad de Sevilla, pp.1-5, 2016, Historia, 325, 978-84-472-1770-0</w:t>
-[...239 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Editorial Universidad de Sevilla, pp.9-28, 2016, Historia, 325, 978-84-472-1770-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7449,255 +7449,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Associations privées et espace public. Les emplois de &amp;lt;i&amp;gt;publicus&amp;lt;/i&amp;gt; dans l’épigraphie des collèges de l’Occident romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Dondin-Payre; Nicolas Tran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collegia. Le phénomène associatif dans l’Occident romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.63-80, 2012, Scripta antiqua, 41, 978-2-35613-067-9 (imprimé) ; 978-2-35613-570-4 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.15934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités cultuelles des associations romaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Hermary; Bertrand Jaeger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus cultus et rituum antiquorum (ThesCRA). VIII, Private space and public space, polarities in religious life, religious interrelations between the classical world and neighbouring civilizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Paul Getty Museum, pp.81-85, 2012, 978-1-60606-102-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un montage entre finances publiques et associatives au XIe siècle : à propos de l’organisation des ludi seuirales à Nîmes (AE, 1982, 680)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Lamoine; Clara Berrendonner; Mireille Cébeillac-Gervasoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer les territoires, les patrimoines et les crises : Le Quotidien municipal II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.179-191, 2012, Collection Histoires croisées, 978-2-84516-614-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425674v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04979686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -8886,51 +8886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989131v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimir Shpuza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202013701004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2017.3910" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2015.1842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2918" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75SJD576-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1198" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KHZXRSF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/2628-n629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PS8HVPTN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900015080" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2012.7066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AS.41.0.2129570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2010.1798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2009.1707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1790" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10530" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10472" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.1.100189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-ZP7PS8MP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10398" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10406" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2004.860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2001.1548" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Vandevoorde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/caesarea-a-l-epoque-des-rois-de-mauretanie/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/caligula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/rome-cite-universelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin-Payre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Soler Huertas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/719702/los-espacios-de-reunion-de-las-asociaciones-romanas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efrome.it/book/show/ean/9782728309566" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4287-pod-collegia-le-phenomene-associatif-dans-l-occident-romain.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5079" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/2048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979448v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/toulon-telo-martius-agglomeration-portuaire-romaine-cite-darles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.14064" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openstarts.units.it/bitstream/10077/33350/1/11_sacrum_facere_VI_2019_rgb_Openstarts.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108979344.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108665278.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108891714.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54100-2_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-dartefact/actes-18e-colloque-international-etudiant-departement-sciences-historiques--978-2-9816015-6-8/004694co/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3470" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198748489.003.0012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979796v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goffaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45284" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004331686_013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979695v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979686v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.15934" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.15914" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/187611" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5139" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979618v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.10074" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.4220" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6764" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20369" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989131v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saimir Shpuza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202013701004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2017.3910" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2015.1842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2918" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-75SJD576-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.1198" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KHZXRSF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nauti.2014.1334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/2628-n629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PS8HVPTN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900015080" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.2012.7066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AS.41.0.2129570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2010.1798" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2009.1707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1790" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10530" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10472" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.1.100189" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-ZP7PS8MP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2004.860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2001.1548" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978379v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Vandevoorde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/caesarea-a-l-epoque-des-rois-de-mauretanie/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/caligula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/rome-cite-universelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dondin-Payre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/3185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.3185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Soler Huertas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.us.es/es/detalle-libro/719702/los-espacios-de-reunion-de-las-asociaciones-romanas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efrome.it/book/show/ean/9782728309566" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/scripta-antiqua/4287-pod-collegia-le-phenomene-associatif-dans-l-occident-romain.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5079" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/2048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979448v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/toulon-telo-martius-agglomeration-portuaire-romaine-cite-darles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.14064" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openstarts.units.it/bitstream/10077/33350/1/11_sacrum_facere_VI_2019_rgb_Openstarts.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108979344.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108665278.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108891714.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54100-2_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-dartefact/actes-18e-colloque-international-etudiant-departement-sciences-historiques--978-2-9816015-6-8/004694co/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3470" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198748489.003.0012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979807v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goffaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979753v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45284" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004331686_013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.15934" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425674v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.15914" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/187611" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5139" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979618v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.5100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.10074" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.4220" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6764" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20369" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>